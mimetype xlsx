--- v2 (2026-03-23)
+++ v3 (2026-07-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Armáda spásy, Nízkoprahové zařízení pro děti a mládež Havířov</t>
   </si>
   <si>
     <t>Havířov</t>
   </si>
   <si>
     <t>Slovenského nár. povstání 805/2, 73601 Havířov, 737 215 426</t>
   </si>
   <si>
     <t>Armáda spásy, Nízkoprahové zařízení pro děti a mládež Kopřivnice</t>
   </si>
   <si>
     <t>Kopřivnice</t>
   </si>
   <si>
@@ -83,75 +83,69 @@
   <si>
     <t>EZRA Albrechticko, Osoblažsko, nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Dívčí Hrad, Hlinka, Holčovice, Jindřichov, Město Albrechtice, Osoblaha, Vysoká</t>
   </si>
   <si>
     <t>čp. 8, 79371 Holčovice, 604 228 201, čp. 191, 79383 Jindřichov u Krnova, 604 228 201, Lázeňská 119/2, 79395 Město Albrechtice, 604 228 201, Dívčí Hrad 62, 79399 Osoblaha, 604 228 201, Hlinka 25, 79399 Osoblaha, 604 228 201, Na Náměstí 104, 79399 Osoblaha, 604 228 201, Vysoká 34, 79399 Osoblaha, 604 228 201</t>
   </si>
   <si>
     <t>Free klub</t>
   </si>
   <si>
     <t>Bořivojova 620/29, 71800 Ostrava 18, 731 876 683</t>
   </si>
   <si>
     <t>Hope House, z.s.</t>
   </si>
   <si>
     <t>Břidličná, Rýmařov</t>
   </si>
   <si>
     <t>Školní 178, 79351 Břidličná, 725 958 495, Sokolovská 143, 79351 Břidličná, 725 958 495</t>
   </si>
   <si>
-    <t>Charitní středisko "Kometa"</t>
+    <t>Charitní středisko M. Magone-nizkoprahové zařízení pro děti a mládež</t>
+  </si>
+  <si>
+    <t>Václava Košaře 249/12a, 70030 Ostrava, 599 527 250</t>
+  </si>
+  <si>
+    <t>Klub Nezbeda</t>
+  </si>
+  <si>
+    <t>Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>F. Čejky 450, 73801 Frýdek-Místek, 733 433 177</t>
+  </si>
+  <si>
+    <t>KLUB ON LINE Karviná, nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Karviná</t>
-  </si>
-[...19 lines deleted...]
-    <t>KLUB ON LINE Karviná, nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>V Aleji 435/12, 73401 Karviná, 731 428 974</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení dětí a mládeže</t>
   </si>
   <si>
     <t>Mírová 1434/27, 73506 Karviná, 731 310 286</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Betonářská 790/12, 71200 Ostrava, 731 609 868, Holvekova 204/44, 71800 Ostrava, 731 609 868</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež - CARAVAN</t>
   </si>
   <si>
     <t>Čsl. armády 808/43b, 79401 Krnov, 735 171 001</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež Manhattan Odry</t>
   </si>
@@ -612,54 +606,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C31"/>
+  <dimension ref="A1:C30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C31" sqref="C31"/>
+      <selection activeCell="C30" sqref="C30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -718,128 +712,128 @@
         <v>18</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="2" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>45</v>
@@ -850,164 +844,153 @@
         <v>46</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      <c r="A31" s="2" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>