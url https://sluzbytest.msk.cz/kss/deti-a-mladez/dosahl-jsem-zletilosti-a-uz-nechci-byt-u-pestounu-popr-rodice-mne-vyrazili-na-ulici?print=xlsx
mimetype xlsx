--- v3 (2026-07-22)
+++ v4 (2026-09-05)
@@ -80,51 +80,51 @@
   <si>
     <t>Palackého 741/25, 70200 Ostrava, 737 215 431</t>
   </si>
   <si>
     <t>EZRA Albrechticko, Osoblažsko, nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Dívčí Hrad, Hlinka, Holčovice, Jindřichov, Město Albrechtice, Osoblaha, Vysoká</t>
   </si>
   <si>
     <t>čp. 8, 79371 Holčovice, 604 228 201, čp. 191, 79383 Jindřichov u Krnova, 604 228 201, Lázeňská 119/2, 79395 Město Albrechtice, 604 228 201, Dívčí Hrad 62, 79399 Osoblaha, 604 228 201, Hlinka 25, 79399 Osoblaha, 604 228 201, Na Náměstí 104, 79399 Osoblaha, 604 228 201, Vysoká 34, 79399 Osoblaha, 604 228 201</t>
   </si>
   <si>
     <t>Free klub</t>
   </si>
   <si>
     <t>Bořivojova 620/29, 71800 Ostrava 18, 731 876 683</t>
   </si>
   <si>
     <t>Hope House, z.s.</t>
   </si>
   <si>
     <t>Břidličná, Rýmařov</t>
   </si>
   <si>
-    <t>Školní 178, 79351 Břidličná, 725 958 495, Sokolovská 143, 79351 Břidličná, 725 958 495</t>
+    <t>Školní 178, 79351 Břidličná, 725 958 495, Sokolovská 143, 79351 Břidličná, 725 958 495, náměstí Míru 229, 79501 Rýmařov</t>
   </si>
   <si>
     <t>Charitní středisko M. Magone-nizkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Václava Košaře 249/12a, 70030 Ostrava, 599 527 250</t>
   </si>
   <si>
     <t>Klub Nezbeda</t>
   </si>
   <si>
     <t>Frýdek-Místek</t>
   </si>
   <si>
     <t>F. Čejky 450, 73801 Frýdek-Místek, 733 433 177</t>
   </si>
   <si>
     <t>KLUB ON LINE Karviná, nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Karviná</t>
   </si>
   <si>
     <t>V Aleji 435/12, 73401 Karviná, 731 428 974</t>
   </si>
@@ -161,51 +161,51 @@
   <si>
     <t>Ráčkova 664/20, 71600 Ostrava, 774 713 002</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež SPOLEČNĚ-JEKHETANE</t>
   </si>
   <si>
     <t>Dělnická 387/20, 70800 Ostrava, 774 482 407, Božkova 969/65, 70200 Ostrava, 774 482 407</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež Vítkovice</t>
   </si>
   <si>
     <t>náměstí Jiřího z Poděbrad 779/15, 70300 Ostrava, 774 713 002</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež-Komunitní centrum Hrušov</t>
   </si>
   <si>
     <t>Zemanská 568/3, 71200 Ostrava, 777 760 195, Hladnovská 259/128, 71200 Ostrava, 777 760 195, Bieblova 404/8, 70200 Ostrava, 777 760 195</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež-Komunitní centrum Liščina</t>
   </si>
   <si>
-    <t>Technická 659/10, 71100 Ostrava, 596 244 640, 777 760 199</t>
+    <t>Sodná 715/23, 71100 Ostrava, 596 244 640, 777 760 199</t>
   </si>
   <si>
     <t>Nízkoprahový klub U-kryt</t>
   </si>
   <si>
     <t>Jiřího z Poděbrad 3109, 73801 Frýdek-Místek, 558 435 637, 776 219 568</t>
   </si>
   <si>
     <t>NZDM Futra</t>
   </si>
   <si>
     <t>Orlová</t>
   </si>
   <si>
     <t>Masarykova třída 1000, 73514 Orlová, 777 988 786</t>
   </si>
   <si>
     <t>NZDM Klub Bunkr, Bohumín</t>
   </si>
   <si>
     <t>Bohumín</t>
   </si>
   <si>
     <t>Ad. Mickiewicze 67, 73581 Bohumín, 734 321 931</t>
   </si>
@@ -245,51 +245,51 @@
   <si>
     <t>NZDM Na Hraně</t>
   </si>
   <si>
     <t>Hlučín</t>
   </si>
   <si>
     <t>Úzká 717/3, 74801 Hlučín, 775 591 986</t>
   </si>
   <si>
     <t>NZDM OPEN HOUSE</t>
   </si>
   <si>
     <t>Bruntál, Vrbno pod Pradědem</t>
   </si>
   <si>
     <t>Dr. E. Beneše 309/47, 79201 Bruntál 1, 775 096 716, Husova 469, 79326 Vrbno pod Pradědem, 775 096 716</t>
   </si>
   <si>
     <t>Charitní středisko "Maják"</t>
   </si>
   <si>
     <t>Český Těšín</t>
   </si>
   <si>
-    <t>Jablunkovská 997/84, 73701 Český Těšín 1, 739 184 830</t>
+    <t>Čáslavská 2092/12, 73701 Český Těšín 1, 739 184 830</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>