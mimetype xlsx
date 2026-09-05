--- v3 (2026-07-22)
+++ v4 (2026-09-05)
@@ -104,51 +104,51 @@
   <si>
     <t>čp. 8, 79371 Holčovice, 604 228 201, čp. 191, 79383 Jindřichov u Krnova, 604 228 201, Lázeňská 119/2, 79395 Město Albrechtice, 604 228 201, Dívčí Hrad 62, 79399 Osoblaha, 604 228 201, Hlinka 25, 79399 Osoblaha, 604 228 201, Na Náměstí 104, 79399 Osoblaha, 604 228 201, Vysoká 34, 79399 Osoblaha, 604 228 201</t>
   </si>
   <si>
     <t>Free klub</t>
   </si>
   <si>
     <t>Bořivojova 620/29, 71800 Ostrava 18, 731 876 683</t>
   </si>
   <si>
     <t>Hnízdo-Čiriklano Kher</t>
   </si>
   <si>
     <t>Bílovec, Orlová, Ostrava, Petřvald, Studénka</t>
   </si>
   <si>
     <t>Bieblova 406/6, 70200 Ostrava, 596 111 840</t>
   </si>
   <si>
     <t>Hope House, z.s.</t>
   </si>
   <si>
     <t>Břidličná, Rýmařov</t>
   </si>
   <si>
-    <t>Školní 178, 79351 Břidličná, 725 958 495, Sokolovská 143, 79351 Břidličná, 725 958 495</t>
+    <t>Školní 178, 79351 Břidličná, 725 958 495, Sokolovská 143, 79351 Břidličná, 725 958 495, náměstí Míru 229, 79501 Rýmařov</t>
   </si>
   <si>
     <t>Charitní středisko M. Magone-nizkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Václava Košaře 249/12a, 70030 Ostrava, 599 527 250</t>
   </si>
   <si>
     <t>KANAAN Bohumín, nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Bohumín</t>
   </si>
   <si>
     <t>Drátovenská 246, 73551 Bohumín, 733 625 556</t>
   </si>
   <si>
     <t>Klub Nezbeda</t>
   </si>
   <si>
     <t>F. Čejky 450, 73801 Frýdek-Místek, 733 433 177</t>
   </si>
   <si>
     <t>KLUB ON LINE Karviná, nízkoprahové zařízení pro děti a mládež</t>
   </si>
@@ -209,51 +209,51 @@
   <si>
     <t>Ráčkova 664/20, 71600 Ostrava, 774 713 002</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež SPOLEČNĚ-JEKHETANE</t>
   </si>
   <si>
     <t>Dělnická 387/20, 70800 Ostrava, 774 482 407, Božkova 969/65, 70200 Ostrava, 774 482 407</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež Vítkovice</t>
   </si>
   <si>
     <t>náměstí Jiřího z Poděbrad 779/15, 70300 Ostrava, 774 713 002</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež-Komunitní centrum Hrušov</t>
   </si>
   <si>
     <t>Zemanská 568/3, 71200 Ostrava, 777 760 195, Hladnovská 259/128, 71200 Ostrava, 777 760 195, Bieblova 404/8, 70200 Ostrava, 777 760 195</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež-Komunitní centrum Liščina</t>
   </si>
   <si>
-    <t>Technická 659/10, 71100 Ostrava, 596 244 640, 777 760 199</t>
+    <t>Sodná 715/23, 71100 Ostrava, 596 244 640, 777 760 199</t>
   </si>
   <si>
     <t>Nízkoprahový klub U-kryt</t>
   </si>
   <si>
     <t>Jiřího z Poděbrad 3109, 73801 Frýdek-Místek, 558 435 637, 776 219 568</t>
   </si>
   <si>
     <t>NZDM Futra</t>
   </si>
   <si>
     <t>Orlová</t>
   </si>
   <si>
     <t>Masarykova třída 1000, 73514 Orlová, 777 988 786</t>
   </si>
   <si>
     <t>NZDM Klub Bunkr, Bohumín</t>
   </si>
   <si>
     <t>Ad. Mickiewicze 67, 73581 Bohumín, 734 321 931</t>
   </si>
   <si>
     <t>NZDM Klub Bunkr, Nový Jičín</t>
   </si>
@@ -377,51 +377,51 @@
   <si>
     <t>Terénní programy ARKA</t>
   </si>
   <si>
     <t>Sokolská třída 2587/81, 70200 Ostrava 2, 734 377 810</t>
   </si>
   <si>
     <t>Rebel</t>
   </si>
   <si>
     <t>Husova 3294, 73801 Frýdek-Místek 1, 739 002 785</t>
   </si>
   <si>
     <t>Zvídálek-středisko pro mimoškolní činnost dětí a mládeže</t>
   </si>
   <si>
     <t>Hlubčická 297/3, 79401 Krnov 1, 554 611 366, 606 771 040</t>
   </si>
   <si>
     <t>Charitní středisko "Maják"</t>
   </si>
   <si>
     <t>Český Těšín</t>
   </si>
   <si>
-    <t>Jablunkovská 997/84, 73701 Český Těšín 1, 739 184 830</t>
+    <t>Čáslavská 2092/12, 73701 Český Těšín 1, 739 184 830</t>
   </si>
   <si>
     <t>Charitní dům sv. Benedikta Labre - terénní programy</t>
   </si>
   <si>
     <t>Lidická 773/54, 70300 Ostrava, 733 441 883</t>
   </si>
   <si>
     <t>Kontaktní a poradenské centrum Frýdek-Místek</t>
   </si>
   <si>
     <t>Malé náměstí 104, 73801 Frýdek-Místek, 558 628 444</t>
   </si>
   <si>
     <t>Kontaktní a poradenské centrum pro osoby ohrožené závislotmi</t>
   </si>
   <si>
     <t>Albrechtice, Havířov, Horní Bludovice, Horní Suchá, Těrlicko</t>
   </si>
   <si>
     <t>Hřbitovní 166/12, 73601 Havířov, 596 884 854</t>
   </si>
   <si>
     <t>Kontaktní centrum Ostrava</t>
   </si>