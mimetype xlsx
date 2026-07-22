--- v1 (2026-03-23)
+++ v2 (2026-07-22)
@@ -83,86 +83,80 @@
   <si>
     <t>EZRA Albrechticko, Osoblažsko, nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Dívčí Hrad, Hlinka, Holčovice, Jindřichov, Město Albrechtice, Osoblaha, Vysoká</t>
   </si>
   <si>
     <t>čp. 8, 79371 Holčovice, 604 228 201, čp. 191, 79383 Jindřichov u Krnova, 604 228 201, Lázeňská 119/2, 79395 Město Albrechtice, 604 228 201, Dívčí Hrad 62, 79399 Osoblaha, 604 228 201, Hlinka 25, 79399 Osoblaha, 604 228 201, Na Náměstí 104, 79399 Osoblaha, 604 228 201, Vysoká 34, 79399 Osoblaha, 604 228 201</t>
   </si>
   <si>
     <t>Free klub</t>
   </si>
   <si>
     <t>Bořivojova 620/29, 71800 Ostrava 18, 731 876 683</t>
   </si>
   <si>
     <t>Hope House, z.s.</t>
   </si>
   <si>
     <t>Břidličná, Rýmařov</t>
   </si>
   <si>
     <t>Školní 178, 79351 Břidličná, 725 958 495, Sokolovská 143, 79351 Břidličná, 725 958 495</t>
   </si>
   <si>
-    <t>Charitní středisko "Kometa"</t>
+    <t>Charitní středisko M. Magone-nizkoprahové zařízení pro děti a mládež</t>
+  </si>
+  <si>
+    <t>Václava Košaře 249/12a, 70030 Ostrava, 599 527 250</t>
+  </si>
+  <si>
+    <t>KANAAN Bohumín, nízkoprahové zařízení pro děti a mládež</t>
+  </si>
+  <si>
+    <t>Bohumín</t>
+  </si>
+  <si>
+    <t>Drátovenská 246, 73551 Bohumín, 733 625 556</t>
+  </si>
+  <si>
+    <t>Klub Nezbeda</t>
+  </si>
+  <si>
+    <t>Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>F. Čejky 450, 73801 Frýdek-Místek, 733 433 177</t>
+  </si>
+  <si>
+    <t>KLUB ON LINE Karviná, nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Karviná</t>
   </si>
   <si>
-    <t>Centrum 2296/20, 73401 Karviná, 605 596 241</t>
-[...28 lines deleted...]
-  <si>
     <t>V Aleji 435/12, 73401 Karviná, 731 428 974</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení dětí a mládeže</t>
   </si>
   <si>
     <t>Mírová 1434/27, 73506 Karviná, 731 310 286</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Betonářská 790/12, 71200 Ostrava, 731 609 868, Holvekova 204/44, 71800 Ostrava, 731 609 868</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež - CARAVAN</t>
   </si>
   <si>
     <t>Čsl. armády 808/43b, 79401 Krnov, 735 171 001</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež Manhattan Odry</t>
   </si>
   <si>
     <t>Odry</t>
@@ -470,51 +464,51 @@
   <si>
     <t>Frýdecká 424, 73961 Třinec, 734 863 270</t>
   </si>
   <si>
     <t>Poradna Charity Ostrava</t>
   </si>
   <si>
     <t>Charvátská 785/8, 70030 Ostrava, 731 625 767</t>
   </si>
   <si>
     <t>Poradna Ostrava</t>
   </si>
   <si>
     <t>Havlíčkovo nábřeží 687/21, 70200 Ostrava, 733 535 487</t>
   </si>
   <si>
     <t>Poradenské a terapeutické centrum (Karviná)</t>
   </si>
   <si>
     <t>Jurkovičova 1547/12, 73506 Karviná</t>
   </si>
   <si>
     <t>Poradenské a terapeutické centrum (Třinec)</t>
   </si>
   <si>
-    <t>Máchova 643, 73961 Třinec, 608 615 138</t>
+    <t>1. máje 500, 73961 Třinec, 608 615 138</t>
   </si>
   <si>
     <t>Poradna pro vztahy a rodinu – vztahové poradenství</t>
   </si>
   <si>
     <t>Syllabova 19, 70300 Ostrava, 774 724 428, Karla Pokorného 447/52a, 70800 Ostrava 8, 774 724 428</t>
   </si>
   <si>
     <t>Poradna pro ženy a dívky Frýdek-Mistek</t>
   </si>
   <si>
     <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 558 434 961, 731 752 513</t>
   </si>
   <si>
     <t>Poradna Spolku Tulipán</t>
   </si>
   <si>
     <t>Horní Suchá</t>
   </si>
   <si>
     <t>Těrlická 1257, 73535 Horní Suchá, 608 567 552</t>
   </si>
   <si>
     <t>Poradna sv. Alexandra</t>
   </si>
@@ -539,77 +533,86 @@
   <si>
     <t>Jahnova 867/12, 70900 Ostrava, 595 054 000</t>
   </si>
   <si>
     <t>Sociálně právní poradna</t>
   </si>
   <si>
     <t>Bieblova 404/8, 70200 Ostrava, 596 128 401</t>
   </si>
   <si>
     <t>Sociální poradna ANIMA VIVA o.s.</t>
   </si>
   <si>
     <t>Hlučín, Kravaře, Opava, Vítkov</t>
   </si>
   <si>
     <t>Sušilova 1751/1, 74601 Opava 1, 739 404 544</t>
   </si>
   <si>
     <t>Terapeutické centrum</t>
   </si>
   <si>
     <t>Bystřice, Hnojník, Komorní Lhotka, Košařiska, Nýdek, Ostrava, Ropice, Řeka, Smilovice, Střítež, Třinec, Vělopolí, Vendryně</t>
   </si>
   <si>
-    <t>Stojanovo náměstí 1072/1, 70900 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
+    <t>Mariánskohorská 1328/29, 70200 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
   </si>
   <si>
     <t>Poradenské centrum R-R Ostrava</t>
   </si>
   <si>
     <t>Albrechtičky, Andělská Hora, Bartošovice, Baška, Bělá, Bernartice nad Odrou, Bílá, Bílčice, Bílov, Bílovec, Bítov, Bocanovice, Bohumín, Bohuslavice, Bohušov, Bolatice, Bordovice, Branka u Opavy, Brantice, Bratříkovice, Bravantice, Brumovice, Bruntál, Brušperk, Bruzovice, Březová, Břidličná, Budišov nad Budišovkou, Budišovice, Bukovec, Býkov-Láryšov, Bystřice, Čaková, Čavisov, Čeladná, Čermná ve Slezsku, Český Těšín, Darkovice, Děhylov, Dětmarovice, Dětřichov nad Bystřicí, Dívčí Hrad, Dlouhá Stráň, Dobrá, Dobratice, Dobroslavice, Dolní Benešov, Dolní Domaslavice, Dolní Lhota, Dolní Lomná, Dolní Lutyně, Dolní Moravice, Dolní Tošanovice, Dolní Životice, Doubrava, Dvorce, Frenštát pod Radhoštěm, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Fulnek, Háj ve Slezsku, Hať, Havířov, Heřmanice u Oder, Heřmánky, Heřmanovice, Hladké Životice, Hlavnice, Hlinka, Hlubočec, Hlučín, Hněvošice, Hnojník, Hodslavice, Holasovice, Holčovice, Horní Benešov, Horní Bludovice, Horní Domaslavice, Horní Lhota, Horní Lomná, Horní Město, Horní Suchá, Horní Tošanovice, Horní Životice, Hostašovice, Hošťálkovy, Hrabyně, Hradec nad Moravicí, Hrádek, Hrčava, Hukvaldy, Chlebičov, Chotěbuz, Chuchelná, Chvalíkovice, Jablunkov, Jakartovice, Jakubčovice nad Odrou, Janov, Janovice, Jeseník nad Odrou, Jezdkovice, Jindřichov, Jiříkov, Jistebník, Kaňovice, Karlova Studánka, Karlovice, Karviná, Kateřinice, Klimkovice, Kobeřice, Komorní Lhotka, Kopřivnice, Košařiska, Kozlovice, Kozmice, Krásná, Krasov, Kravaře, Krmelín, Krnov, Kružberk, Křišťanovice, Kujavy, Kunčice pod Ondřejníkem, Kunín, Kyjovice, Leskovec nad Moravicí, Lhotka, Lhotka u Litultovic, Libhošť, Lichnov, Liptaň, Litultovice, Lomnice, Luboměř, Lučina, Ludgeřovice, Ludvíkov, Malá Morávka, Malá Štáhle, Malenovice, Mankovice, Markvartovice, Melč, Město Albrechtice, Metylovice, Mezina, Mikolajice, Milíkov, Milotice nad Opavou, Mladecko, Mokré Lazce, Moravice, Morávka, Moravskoslezský Kočov, Mořkov, Mosty u Jablunkova, Mošnov, Návsí, Neplachovice, Nižní Lhoty, Nošovice, Nová Pláň, Nové Heřminovy, Nové Lublice, Nové Sedlice, Nový Jičín, Nýdek, Oborná, Odry, Olbramice, Oldřišov, Opava, Orlová, Osoblaha, Ostrava, Ostravice, Otice, Palkovice, Paskov, Pazderna, Petrovice, Petrovice u Karviné, Petřvald, Písečná, Písek, Píšť, Pražmo, Pržno, Příbor, Pstruží, Pustá Polom, Pustějov, Radkov, Raduň, Raškovice, Razová, Rohov, Ropice, Roudno, Rudná pod Pradědem, Rusín, Rybí, Rychvald, Rýmařov, Ryžoviště, Řeka, Řepiště, Sedliště, Sedlnice, Skotnice, Skřipov, Slatina, Slavkov, Slezské Pavlovice, Slezské Rudoltice, Služovice, Smilovice, Soběšovice, Sosnová, Spálov, Stará Ves, Stará Ves nad Ondřejnicí, Staré Hamry, Staré Heřminovy, Staré Město, Staré Těchanovice, Starý Jičín, Staříč, Stěbořice, Stonava, Strahovice, Střítež, Studénka, Sudice, Suchdol nad Odrou, Svatoňovice, Světlá Hora, Sviadnov, Svobodné Heřmanice, Šenov, Šenov u Nového Jičína, Šilheřovice, Široká Niva, Štáblovice, Štěpánkovice, Štítina, Štramberk, Těrlicko, Těškovice, Tichá, Tísek, Trnávka, Trojanovice, Třanovice, Třebom, Třemešná, Třinec, Tvrdkov, Uhlířov, Úvalno, Václavov u Bruntálu, Václavovice, Valšov, Velká Polom, Velká Štáhle, Velké Albrechtice, Velké Heraltice, Velké Hoštice, Vělopolí, Vendryně, Veřovice, Větřkovice, Vítkov, Vojkovice, Vratimov, Vražné, Vrbno pod Pradědem, Vrchy, Vršovice, Vřesina, Vysoká, Vyšní Lhoty, Zátor, Závada, Závišice, Zbyslavice, Žabeň, Ženklava, Žermanice, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Macharova 965/7, 70200 Ostrava 2, 777 180 186</t>
   </si>
   <si>
     <t>Odborné sociální poradenství v paliativní péči</t>
   </si>
   <si>
     <t>Ostravská 783, 73701 Český Těšín</t>
   </si>
   <si>
     <t>Centrum inkluze o.p.s.</t>
   </si>
   <si>
     <t>Březová, Budišov nad Budišovkou, Čermná ve Slezsku, Kružberk, Melč, Moravice, Nové Lublice, Radkov, Staré Těchanovice, Svatoňovice, Větřkovice, Vítkov</t>
   </si>
   <si>
     <t>Švermova /249, 74901 Vítkov, nám. Jana Zajíce /1, 74901 Vítkov</t>
   </si>
   <si>
+    <t>RUBIKON Centrum, z.ú.</t>
+  </si>
+  <si>
+    <t>Čavisov, Dolní Lhota, Horní Lhota, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
+  </si>
+  <si>
+    <t>U Tiskárny 515/3, 70200 Ostrava</t>
+  </si>
+  <si>
     <t>Armáda spásy, Sociálně aktivizační služby pro rodiny s dětmi Kopřivnice, Příbor, Štramberk</t>
   </si>
   <si>
     <t>Kopřivnice, Příbor, Štramberk</t>
   </si>
   <si>
     <t>Horní 1112/21b, 74221 Kopřivnice</t>
   </si>
   <si>
     <t>Centrum Pramínek</t>
   </si>
   <si>
     <t>Míru 1345, 73801 Frýdek-Místek, 733 676 671</t>
   </si>
   <si>
     <t>Hnízdo-Čiriklano Kher</t>
   </si>
   <si>
     <t>Bílovec, Orlová, Ostrava, Petřvald, Studénka</t>
   </si>
   <si>
     <t>Bieblova 406/6, 70200 Ostrava, 596 111 840</t>
   </si>
   <si>
     <t>Charitní středisko Klíč</t>
@@ -620,54 +623,51 @@
   <si>
     <t>KLUB-KO</t>
   </si>
   <si>
     <t>U Tiskárny 515/3, 70200 Ostrava, 596 136 609</t>
   </si>
   <si>
     <t>Návrat dítěte do rodiny</t>
   </si>
   <si>
     <t>Prokešovo náměstí 618/3, 70200 Ostrava, 724 701 613</t>
   </si>
   <si>
     <t>SAS Elim Opava</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Branka u Opavy, Bratříkovice, Brumovice, Březová, Budišov nad Budišovkou, Budišovice, Čermná ve Slezsku, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Dolní Životice, Háj ve Slezsku, Hať, Hlavnice, Hlubočec, Hlučín, Hněvošice, Holasovice, Hrabyně, Hradec nad Moravicí, Chlebičov, Chuchelná, Chvalíkovice, Jakartovice, Jezdkovice, Kobeřice, Kozmice, Kravaře, Kružberk, Kyjovice, Lhotka u Litultovic, Litultovice, Ludgeřovice, Markvartovice, Melč, Mikolajice, Mladecko, Mokré Lazce, Moravice, Neplachovice, Nové Lublice, Nové Sedlice, Oldřišov, Opava, Otice, Píšť, Pustá Polom, Radkov, Raduň, Rohov, Skřipov, Slavkov, Služovice, Sosnová, Staré Těchanovice, Stěbořice, Strahovice, Sudice, Svatoňovice, Šilheřovice, Štáblovice, Štěpánkovice, Štítina, Těškovice, Třebom, Uhlířov, Velké Heraltice, Velké Hoštice, Větřkovice, Vítkov, Vršovice, Vřesina, Závada</t>
   </si>
   <si>
     <t>Rolnická 1636/21a, 74705 Opava, 775 591 986</t>
   </si>
   <si>
     <t>SAS Tunnel</t>
   </si>
   <si>
-    <t>Březová, Budišov nad Budišovkou, Čermná ve Slezsku, Melč, Radkov, Svatoňovice, Větřkovice, Vítkov</t>
-[...2 lines deleted...]
-    <t>Dělnická 746, 74901 Vítkov, 553 038 227, 733 183 778</t>
+    <t>Bohuslava Martinů 812/11, 70800 Ostrava, 553 038 227, 733 183 778</t>
   </si>
   <si>
     <t>Sociálně aktivizační služba pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Fulnek, Heřmánky, Jakubčovice nad Odrou, jiná obec v ČR, Luboměř, Mankovice, Odry, Spálov</t>
   </si>
   <si>
     <t>Nádražní 695/28, 74235 Odry, 728 476 958</t>
   </si>
   <si>
     <t>Sociálně aktivizační služby pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Čavisov, Dolní Lhota, Hlučín, Horní Lhota, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
     <t>Nerudova 686/49, 70300 Ostrava 3, 736 142 187, Čujkovova 1718/29, 70030 Ostrava 30, 736 142 187</t>
   </si>
   <si>
     <t>Sociálně aktivizační služby pro rodiny s dětmi Nový Jičín</t>
   </si>
   <si>
     <t>Bartošovice, Bernartice nad Odrou, Hladké Životice, Hodslavice, Hostašovice, Jeseník nad Odrou, Kunín, Libhošť, Mořkov, Nový Jičín, Rybí, Sedlnice, Starý Jičín, Suchdol nad Odrou, Šenov u Nového Jičína, Životice u Nového Jičína</t>
   </si>
@@ -1162,139 +1162,139 @@
         <v>18</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="2" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>48</v>
@@ -1305,711 +1305,711 @@
         <v>49</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>79</v>
+        <v>32</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="2" t="s">
         <v>88</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>13</v>
+        <v>89</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="2" t="s">
         <v>96</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>66</v>
+        <v>97</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>102</v>
+        <v>29</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="2" t="s">
         <v>104</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>32</v>
+        <v>105</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>107</v>
+        <v>4</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="2" t="s">
         <v>109</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>4</v>
+        <v>32</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="2" t="s">
         <v>111</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="2" t="s">
         <v>113</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="2" t="s">
         <v>118</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="2" t="s">
         <v>120</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="2" t="s">
         <v>122</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="2" t="s">
         <v>124</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>139</v>
+        <v>84</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="2" t="s">
         <v>141</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>86</v>
+        <v>64</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="2" t="s">
         <v>143</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="2" t="s">
         <v>145</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="2" t="s">
         <v>147</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="2" t="s">
         <v>149</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="2" t="s">
         <v>151</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="2" t="s">
         <v>153</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="2" t="s">
         <v>155</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>32</v>
+        <v>156</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>158</v>
+        <v>13</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="2" t="s">
         <v>160</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>13</v>
+        <v>161</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>166</v>
+        <v>13</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="2" t="s">
         <v>168</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>13</v>
+        <v>169</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>177</v>
+        <v>84</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="2" t="s">
         <v>179</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>86</v>
+        <v>180</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>202</v>
+        <v>183</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="2" t="s">
         <v>204</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>205</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="2" t="s">
         <v>207</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>208</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>209</v>