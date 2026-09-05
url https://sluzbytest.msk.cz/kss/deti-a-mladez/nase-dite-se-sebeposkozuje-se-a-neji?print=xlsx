--- v3 (2026-07-22)
+++ v4 (2026-09-05)
@@ -98,51 +98,51 @@
   <si>
     <t>Palackého 741/25, 70200 Ostrava, 737 215 431</t>
   </si>
   <si>
     <t>EZRA Albrechticko, Osoblažsko, nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Dívčí Hrad, Hlinka, Holčovice, Jindřichov, Město Albrechtice, Osoblaha, Vysoká</t>
   </si>
   <si>
     <t>čp. 8, 79371 Holčovice, 604 228 201, čp. 191, 79383 Jindřichov u Krnova, 604 228 201, Lázeňská 119/2, 79395 Město Albrechtice, 604 228 201, Dívčí Hrad 62, 79399 Osoblaha, 604 228 201, Hlinka 25, 79399 Osoblaha, 604 228 201, Na Náměstí 104, 79399 Osoblaha, 604 228 201, Vysoká 34, 79399 Osoblaha, 604 228 201</t>
   </si>
   <si>
     <t>Free klub</t>
   </si>
   <si>
     <t>Bořivojova 620/29, 71800 Ostrava 18, 731 876 683</t>
   </si>
   <si>
     <t>Hope House, z.s.</t>
   </si>
   <si>
     <t>Břidličná, Rýmařov</t>
   </si>
   <si>
-    <t>Školní 178, 79351 Břidličná, 725 958 495, Sokolovská 143, 79351 Břidličná, 725 958 495</t>
+    <t>Školní 178, 79351 Břidličná, 725 958 495, Sokolovská 143, 79351 Břidličná, 725 958 495, náměstí Míru 229, 79501 Rýmařov</t>
   </si>
   <si>
     <t>Charitní středisko M. Magone-nizkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Václava Košaře 249/12a, 70030 Ostrava, 599 527 250</t>
   </si>
   <si>
     <t>KANAAN Bohumín, nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Bohumín</t>
   </si>
   <si>
     <t>Drátovenská 246, 73551 Bohumín, 733 625 556</t>
   </si>
   <si>
     <t>Klub Nezbeda</t>
   </si>
   <si>
     <t>Frýdek-Místek</t>
   </si>
   <si>
     <t>F. Čejky 450, 73801 Frýdek-Místek, 733 433 177</t>
   </si>
@@ -188,51 +188,51 @@
   <si>
     <t>Ráčkova 664/20, 71600 Ostrava, 774 713 002</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež SPOLEČNĚ-JEKHETANE</t>
   </si>
   <si>
     <t>Dělnická 387/20, 70800 Ostrava, 774 482 407, Božkova 969/65, 70200 Ostrava, 774 482 407</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež Vítkovice</t>
   </si>
   <si>
     <t>náměstí Jiřího z Poděbrad 779/15, 70300 Ostrava, 774 713 002</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež-Komunitní centrum Hrušov</t>
   </si>
   <si>
     <t>Zemanská 568/3, 71200 Ostrava, 777 760 195, Hladnovská 259/128, 71200 Ostrava, 777 760 195, Bieblova 404/8, 70200 Ostrava, 777 760 195</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež-Komunitní centrum Liščina</t>
   </si>
   <si>
-    <t>Technická 659/10, 71100 Ostrava, 596 244 640, 777 760 199</t>
+    <t>Sodná 715/23, 71100 Ostrava, 596 244 640, 777 760 199</t>
   </si>
   <si>
     <t>Nízkoprahový klub U-kryt</t>
   </si>
   <si>
     <t>Jiřího z Poděbrad 3109, 73801 Frýdek-Místek, 558 435 637, 776 219 568</t>
   </si>
   <si>
     <t>NZDM Futra</t>
   </si>
   <si>
     <t>Orlová</t>
   </si>
   <si>
     <t>Masarykova třída 1000, 73514 Orlová, 777 988 786</t>
   </si>
   <si>
     <t>NZDM Klub Bunkr, Bohumín</t>
   </si>
   <si>
     <t>Ad. Mickiewicze 67, 73581 Bohumín, 734 321 931</t>
   </si>
   <si>
     <t>NZDM Klub Bunkr, Nový Jičín</t>
   </si>
@@ -287,90 +287,90 @@
   <si>
     <t>Bruntál, Vrbno pod Pradědem</t>
   </si>
   <si>
     <t>Dr. E. Beneše 309/47, 79201 Bruntál 1, 775 096 716, Husova 469, 79326 Vrbno pod Pradědem, 775 096 716</t>
   </si>
   <si>
     <t>POHODA Karviná</t>
   </si>
   <si>
     <t>V Aleji 435/12, 73401 Karviná, 603 855 041</t>
   </si>
   <si>
     <t>Zvídálek-středisko pro mimoškolní činnost dětí a mládeže</t>
   </si>
   <si>
     <t>Hlubčická 297/3, 79401 Krnov 1, 554 611 366, 606 771 040</t>
   </si>
   <si>
     <t>Charitní středisko "Maják"</t>
   </si>
   <si>
     <t>Český Těšín</t>
   </si>
   <si>
-    <t>Jablunkovská 997/84, 73701 Český Těšín 1, 739 184 830</t>
+    <t>Čáslavská 2092/12, 73701 Český Těšín 1, 739 184 830</t>
   </si>
   <si>
     <t>Adiktologická poradna ARKA</t>
   </si>
   <si>
     <t>Gregorova 2427/2, 70200 Ostrava 2, 734 377 810</t>
   </si>
   <si>
     <t>Dluhové poradenství</t>
   </si>
   <si>
     <t>Budišov nad Budišovkou, Fulnek, Odry, Vítkov</t>
   </si>
   <si>
     <t>Partyzánská 229, 74787 Budišov nad Budišovkou, Masarykova 388, 74245 Fulnek, Hranická 1113/48, 74235 Odry, 604 645 378, Komenského 169, 74901 Vítkov</t>
   </si>
   <si>
     <t>Poradna ELPIS, odborné sociální poradenství</t>
   </si>
   <si>
     <t>Bruntál, Dívčí Hrad, Krnov, Rýmařov</t>
   </si>
   <si>
     <t>Zahradní 1455/1, 79201 Bruntál, 734 518 846, Dívčí Hrad 62, 79399 Dívčí Hrad, 734 518 846</t>
   </si>
   <si>
     <t>ELPIS Třinec, odborné sociální poradenství</t>
   </si>
   <si>
     <t>Máchova 643, 73961 Třinec, 558 320 300</t>
   </si>
   <si>
     <t>Charitní poradna</t>
   </si>
   <si>
     <t>Český Těšín, Horní Bludovice, Horní Suchá, Horní Tošanovice, Komorní Lhotka, Ropice, Soběšovice, Těrlicko</t>
   </si>
   <si>
-    <t>Hrabinská 458/33, 73701 Český Těšín 1, 603 287 231</t>
+    <t>Jablunkovská 997/84, 73701 Český Těšín 1, 734 796 858</t>
   </si>
   <si>
     <t>Občanská poradna</t>
   </si>
   <si>
     <t>Palackého 129, 73801 Frýdek-Místek, 773 173 604</t>
   </si>
   <si>
     <t>Občanská poradna Opava</t>
   </si>
   <si>
     <t>Opava, Slavkov</t>
   </si>
   <si>
     <t>Kylešovská 835/10, 74601 Opava, 731 316 552, Zámecká 156, 74757 Slavkov u Opavy, 731 316 552</t>
   </si>
   <si>
     <t>OBČANSKÁ PORADNA Havířov, oborné sociální poradenství</t>
   </si>
   <si>
     <t>Opletalova 607/4, 73601 Havířov, 734 864 124</t>
   </si>
   <si>
     <t>OBČANSKÁ PORADNA Karviná</t>
   </si>
@@ -566,51 +566,51 @@
   <si>
     <t>Kopřivnice, Příbor, Štramberk</t>
   </si>
   <si>
     <t>Horní 1112/21b, 74221 Kopřivnice</t>
   </si>
   <si>
     <t>Centrum Pramínek</t>
   </si>
   <si>
     <t>Míru 1345, 73801 Frýdek-Místek, 733 676 671</t>
   </si>
   <si>
     <t>Hnízdo-Čiriklano Kher</t>
   </si>
   <si>
     <t>Bílovec, Orlová, Ostrava, Petřvald, Studénka</t>
   </si>
   <si>
     <t>Bieblova 406/6, 70200 Ostrava, 596 111 840</t>
   </si>
   <si>
     <t>Charitní středisko Klíč</t>
   </si>
   <si>
-    <t>Hrabinská 458/33, 73701 Český Těšín, 703 842 051</t>
+    <t>Čáslavská 2092/12, 73701 Český Těšín, 703 842 051</t>
   </si>
   <si>
     <t>KLUB-KO</t>
   </si>
   <si>
     <t>U Tiskárny 515/3, 70200 Ostrava, 596 136 609</t>
   </si>
   <si>
     <t>Návrat dítěte do rodiny</t>
   </si>
   <si>
     <t>Prokešovo náměstí 618/3, 70200 Ostrava, 724 701 613</t>
   </si>
   <si>
     <t>SAS Elim Opava</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Branka u Opavy, Bratříkovice, Brumovice, Březová, Budišov nad Budišovkou, Budišovice, Čermná ve Slezsku, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Dolní Životice, Háj ve Slezsku, Hať, Hlavnice, Hlubočec, Hlučín, Hněvošice, Holasovice, Hrabyně, Hradec nad Moravicí, Chlebičov, Chuchelná, Chvalíkovice, Jakartovice, Jezdkovice, Kobeřice, Kozmice, Kravaře, Kružberk, Kyjovice, Lhotka u Litultovic, Litultovice, Ludgeřovice, Markvartovice, Melč, Mikolajice, Mladecko, Mokré Lazce, Moravice, Neplachovice, Nové Lublice, Nové Sedlice, Oldřišov, Opava, Otice, Píšť, Pustá Polom, Radkov, Raduň, Rohov, Skřipov, Slavkov, Služovice, Sosnová, Staré Těchanovice, Stěbořice, Strahovice, Sudice, Svatoňovice, Šilheřovice, Štáblovice, Štěpánkovice, Štítina, Těškovice, Třebom, Uhlířov, Velké Heraltice, Velké Hoštice, Větřkovice, Vítkov, Vršovice, Vřesina, Závada</t>
   </si>
   <si>
     <t>Rolnická 1636/21a, 74705 Opava, 775 591 986</t>
   </si>
   <si>
     <t>SAS Tunnel</t>
   </si>