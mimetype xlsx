--- v2 (2026-03-23)
+++ v3 (2026-07-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Armáda spásy, Nízkoprahové zařízení pro děti a mládež Havířov</t>
   </si>
   <si>
     <t>Havířov</t>
   </si>
   <si>
     <t>Slovenského nár. povstání 805/2, 73601 Havířov, 737 215 426</t>
   </si>
   <si>
     <t>Armáda spásy, Nízkoprahové zařízení pro děti a mládež Kopřivnice</t>
   </si>
   <si>
     <t>Kopřivnice</t>
   </si>
   <si>
@@ -83,86 +83,80 @@
   <si>
     <t>EZRA Albrechticko, Osoblažsko, nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Dívčí Hrad, Hlinka, Holčovice, Jindřichov, Město Albrechtice, Osoblaha, Vysoká</t>
   </si>
   <si>
     <t>čp. 8, 79371 Holčovice, 604 228 201, čp. 191, 79383 Jindřichov u Krnova, 604 228 201, Lázeňská 119/2, 79395 Město Albrechtice, 604 228 201, Dívčí Hrad 62, 79399 Osoblaha, 604 228 201, Hlinka 25, 79399 Osoblaha, 604 228 201, Na Náměstí 104, 79399 Osoblaha, 604 228 201, Vysoká 34, 79399 Osoblaha, 604 228 201</t>
   </si>
   <si>
     <t>Free klub</t>
   </si>
   <si>
     <t>Bořivojova 620/29, 71800 Ostrava 18, 731 876 683</t>
   </si>
   <si>
     <t>Hope House, z.s.</t>
   </si>
   <si>
     <t>Břidličná, Rýmařov</t>
   </si>
   <si>
     <t>Školní 178, 79351 Břidličná, 725 958 495, Sokolovská 143, 79351 Břidličná, 725 958 495</t>
   </si>
   <si>
-    <t>Charitní středisko "Kometa"</t>
+    <t>Charitní středisko M. Magone-nizkoprahové zařízení pro děti a mládež</t>
+  </si>
+  <si>
+    <t>Václava Košaře 249/12a, 70030 Ostrava, 599 527 250</t>
+  </si>
+  <si>
+    <t>KANAAN Bohumín, nízkoprahové zařízení pro děti a mládež</t>
+  </si>
+  <si>
+    <t>Bohumín</t>
+  </si>
+  <si>
+    <t>Drátovenská 246, 73551 Bohumín, 733 625 556</t>
+  </si>
+  <si>
+    <t>Klub Nezbeda</t>
+  </si>
+  <si>
+    <t>Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>F. Čejky 450, 73801 Frýdek-Místek, 733 433 177</t>
+  </si>
+  <si>
+    <t>KLUB ON LINE Karviná, nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Karviná</t>
   </si>
   <si>
-    <t>Centrum 2296/20, 73401 Karviná, 605 596 241</t>
-[...28 lines deleted...]
-  <si>
     <t>V Aleji 435/12, 73401 Karviná, 731 428 974</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení dětí a mládeže</t>
   </si>
   <si>
     <t>Mírová 1434/27, 73506 Karviná, 731 310 286</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Betonářská 790/12, 71200 Ostrava, 731 609 868, Holvekova 204/44, 71800 Ostrava, 731 609 868</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež - CARAVAN</t>
   </si>
   <si>
     <t>Čsl. armády 808/43b, 79401 Krnov, 735 171 001</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež Manhattan Odry</t>
   </si>
   <si>
     <t>Odry</t>
@@ -332,54 +326,54 @@
   <si>
     <t>KLUB-KO</t>
   </si>
   <si>
     <t>U Tiskárny 515/3, 70200 Ostrava, 596 136 609</t>
   </si>
   <si>
     <t>Návrat dítěte do rodiny</t>
   </si>
   <si>
     <t>Prokešovo náměstí 618/3, 70200 Ostrava, 724 701 613</t>
   </si>
   <si>
     <t>SAS Elim Opava</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Branka u Opavy, Bratříkovice, Brumovice, Březová, Budišov nad Budišovkou, Budišovice, Čermná ve Slezsku, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Dolní Životice, Háj ve Slezsku, Hať, Hlavnice, Hlubočec, Hlučín, Hněvošice, Holasovice, Hrabyně, Hradec nad Moravicí, Chlebičov, Chuchelná, Chvalíkovice, Jakartovice, Jezdkovice, Kobeřice, Kozmice, Kravaře, Kružberk, Kyjovice, Lhotka u Litultovic, Litultovice, Ludgeřovice, Markvartovice, Melč, Mikolajice, Mladecko, Mokré Lazce, Moravice, Neplachovice, Nové Lublice, Nové Sedlice, Oldřišov, Opava, Otice, Píšť, Pustá Polom, Radkov, Raduň, Rohov, Skřipov, Slavkov, Služovice, Sosnová, Staré Těchanovice, Stěbořice, Strahovice, Sudice, Svatoňovice, Šilheřovice, Štáblovice, Štěpánkovice, Štítina, Těškovice, Třebom, Uhlířov, Velké Heraltice, Velké Hoštice, Větřkovice, Vítkov, Vršovice, Vřesina, Závada</t>
   </si>
   <si>
     <t>Rolnická 1636/21a, 74705 Opava, 775 591 986</t>
   </si>
   <si>
     <t>SAS Tunnel</t>
   </si>
   <si>
-    <t>Březová, Budišov nad Budišovkou, Čermná ve Slezsku, Melč, Radkov, Svatoňovice, Větřkovice, Vítkov</t>
-[...2 lines deleted...]
-    <t>Dělnická 746, 74901 Vítkov, 553 038 227, 733 183 778</t>
+    <t>Čavisov, Dolní Lhota, Horní Lhota, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
+  </si>
+  <si>
+    <t>Bohuslava Martinů 812/11, 70800 Ostrava, 553 038 227, 733 183 778</t>
   </si>
   <si>
     <t>Sociálně aktivizační služba pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Fulnek, Heřmánky, Jakubčovice nad Odrou, jiná obec v ČR, Luboměř, Mankovice, Odry, Spálov</t>
   </si>
   <si>
     <t>Nádražní 695/28, 74235 Odry, 728 476 958</t>
   </si>
   <si>
     <t>Sociálně aktivizační služby pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Čavisov, Dolní Lhota, Hlučín, Horní Lhota, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
     <t>Nerudova 686/49, 70300 Ostrava 3, 736 142 187, Čujkovova 1718/29, 70030 Ostrava 30, 736 142 187</t>
   </si>
   <si>
     <t>Sociálně aktivizační služby pro rodiny s dětmi Nový Jičín</t>
   </si>
   <si>
     <t>Bartošovice, Bernartice nad Odrou, Hladké Životice, Hodslavice, Hostašovice, Jeseník nad Odrou, Kunín, Libhošť, Mořkov, Nový Jičín, Rybí, Sedlnice, Starý Jičín, Suchdol nad Odrou, Šenov u Nového Jičína, Životice u Nového Jičína</t>
   </si>
@@ -768,54 +762,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C51"/>
+  <dimension ref="A1:C50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C51" sqref="C51"/>
+      <selection activeCell="C50" sqref="C50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -874,139 +868,139 @@
         <v>18</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="2" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>48</v>
@@ -1017,373 +1011,362 @@
         <v>49</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>79</v>
+        <v>32</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>89</v>
+        <v>29</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="2" t="s">
         <v>91</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="2" t="s">
         <v>96</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="2" t="s">
         <v>98</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="2" t="s">
         <v>100</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      <c r="A51" s="2" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>