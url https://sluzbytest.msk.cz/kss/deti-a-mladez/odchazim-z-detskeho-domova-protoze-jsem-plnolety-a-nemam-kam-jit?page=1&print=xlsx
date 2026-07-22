--- v2 (2026-03-23)
+++ v3 (2026-07-22)
@@ -239,51 +239,51 @@
   <si>
     <t>Frýdecká 424, 73961 Třinec, 734 863 270</t>
   </si>
   <si>
     <t>Poradna Charity Ostrava</t>
   </si>
   <si>
     <t>Charvátská 785/8, 70030 Ostrava, 731 625 767</t>
   </si>
   <si>
     <t>Poradna Ostrava</t>
   </si>
   <si>
     <t>Havlíčkovo nábřeží 687/21, 70200 Ostrava, 733 535 487</t>
   </si>
   <si>
     <t>Poradenské a terapeutické centrum (Karviná)</t>
   </si>
   <si>
     <t>Jurkovičova 1547/12, 73506 Karviná</t>
   </si>
   <si>
     <t>Poradenské a terapeutické centrum (Třinec)</t>
   </si>
   <si>
-    <t>Máchova 643, 73961 Třinec, 608 615 138</t>
+    <t>1. máje 500, 73961 Třinec, 608 615 138</t>
   </si>
   <si>
     <t>Poradna pro vztahy a rodinu – vztahové poradenství</t>
   </si>
   <si>
     <t>Syllabova 19, 70300 Ostrava, 774 724 428, Karla Pokorného 447/52a, 70800 Ostrava 8, 774 724 428</t>
   </si>
   <si>
     <t>Poradna pro ženy a dívky Frýdek-Mistek</t>
   </si>
   <si>
     <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 558 434 961, 731 752 513</t>
   </si>
   <si>
     <t>Poradna Spolku Tulipán</t>
   </si>
   <si>
     <t>Horní Suchá</t>
   </si>
   <si>
     <t>Těrlická 1257, 73535 Horní Suchá, 608 567 552</t>
   </si>
   <si>
     <t>Poradna sv. Alexandra</t>
   </si>
@@ -308,51 +308,51 @@
   <si>
     <t>Jahnova 867/12, 70900 Ostrava, 595 054 000</t>
   </si>
   <si>
     <t>Sociálně právní poradna</t>
   </si>
   <si>
     <t>Bieblova 404/8, 70200 Ostrava, 596 128 401</t>
   </si>
   <si>
     <t>Sociální poradna ANIMA VIVA o.s.</t>
   </si>
   <si>
     <t>Hlučín, Kravaře, Opava, Vítkov</t>
   </si>
   <si>
     <t>Sušilova 1751/1, 74601 Opava 1, 739 404 544</t>
   </si>
   <si>
     <t>Terapeutické centrum</t>
   </si>
   <si>
     <t>Bystřice, Hnojník, Komorní Lhotka, Košařiska, Nýdek, Ostrava, Ropice, Řeka, Smilovice, Střítež, Třinec, Vělopolí, Vendryně</t>
   </si>
   <si>
-    <t>Stojanovo náměstí 1072/1, 70900 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
+    <t>Mariánskohorská 1328/29, 70200 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
   </si>
   <si>
     <t>Poradenské centrum R-R Ostrava</t>
   </si>
   <si>
     <t>Albrechtičky, Andělská Hora, Bartošovice, Baška, Bělá, Bernartice nad Odrou, Bílá, Bílčice, Bílov, Bílovec, Bítov, Bocanovice, Bohumín, Bohuslavice, Bohušov, Bolatice, Bordovice, Branka u Opavy, Brantice, Bratříkovice, Bravantice, Brumovice, Bruntál, Brušperk, Bruzovice, Březová, Břidličná, Budišov nad Budišovkou, Budišovice, Bukovec, Býkov-Láryšov, Bystřice, Čaková, Čavisov, Čeladná, Čermná ve Slezsku, Český Těšín, Darkovice, Děhylov, Dětmarovice, Dětřichov nad Bystřicí, Dívčí Hrad, Dlouhá Stráň, Dobrá, Dobratice, Dobroslavice, Dolní Benešov, Dolní Domaslavice, Dolní Lhota, Dolní Lomná, Dolní Lutyně, Dolní Moravice, Dolní Tošanovice, Dolní Životice, Doubrava, Dvorce, Frenštát pod Radhoštěm, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Fulnek, Háj ve Slezsku, Hať, Havířov, Heřmanice u Oder, Heřmánky, Heřmanovice, Hladké Životice, Hlavnice, Hlinka, Hlubočec, Hlučín, Hněvošice, Hnojník, Hodslavice, Holasovice, Holčovice, Horní Benešov, Horní Bludovice, Horní Domaslavice, Horní Lhota, Horní Lomná, Horní Město, Horní Suchá, Horní Tošanovice, Horní Životice, Hostašovice, Hošťálkovy, Hrabyně, Hradec nad Moravicí, Hrádek, Hrčava, Hukvaldy, Chlebičov, Chotěbuz, Chuchelná, Chvalíkovice, Jablunkov, Jakartovice, Jakubčovice nad Odrou, Janov, Janovice, Jeseník nad Odrou, Jezdkovice, Jindřichov, Jiříkov, Jistebník, Kaňovice, Karlova Studánka, Karlovice, Karviná, Kateřinice, Klimkovice, Kobeřice, Komorní Lhotka, Kopřivnice, Košařiska, Kozlovice, Kozmice, Krásná, Krasov, Kravaře, Krmelín, Krnov, Kružberk, Křišťanovice, Kujavy, Kunčice pod Ondřejníkem, Kunín, Kyjovice, Leskovec nad Moravicí, Lhotka, Lhotka u Litultovic, Libhošť, Lichnov, Liptaň, Litultovice, Lomnice, Luboměř, Lučina, Ludgeřovice, Ludvíkov, Malá Morávka, Malá Štáhle, Malenovice, Mankovice, Markvartovice, Melč, Město Albrechtice, Metylovice, Mezina, Mikolajice, Milíkov, Milotice nad Opavou, Mladecko, Mokré Lazce, Moravice, Morávka, Moravskoslezský Kočov, Mořkov, Mosty u Jablunkova, Mošnov, Návsí, Neplachovice, Nižní Lhoty, Nošovice, Nová Pláň, Nové Heřminovy, Nové Lublice, Nové Sedlice, Nový Jičín, Nýdek, Oborná, Odry, Olbramice, Oldřišov, Opava, Orlová, Osoblaha, Ostrava, Ostravice, Otice, Palkovice, Paskov, Pazderna, Petrovice, Petrovice u Karviné, Petřvald, Písečná, Písek, Píšť, Pražmo, Pržno, Příbor, Pstruží, Pustá Polom, Pustějov, Radkov, Raduň, Raškovice, Razová, Rohov, Ropice, Roudno, Rudná pod Pradědem, Rusín, Rybí, Rychvald, Rýmařov, Ryžoviště, Řeka, Řepiště, Sedliště, Sedlnice, Skotnice, Skřipov, Slatina, Slavkov, Slezské Pavlovice, Slezské Rudoltice, Služovice, Smilovice, Soběšovice, Sosnová, Spálov, Stará Ves, Stará Ves nad Ondřejnicí, Staré Hamry, Staré Heřminovy, Staré Město, Staré Těchanovice, Starý Jičín, Staříč, Stěbořice, Stonava, Strahovice, Střítež, Studénka, Sudice, Suchdol nad Odrou, Svatoňovice, Světlá Hora, Sviadnov, Svobodné Heřmanice, Šenov, Šenov u Nového Jičína, Šilheřovice, Široká Niva, Štáblovice, Štěpánkovice, Štítina, Štramberk, Těrlicko, Těškovice, Tichá, Tísek, Trnávka, Trojanovice, Třanovice, Třebom, Třemešná, Třinec, Tvrdkov, Uhlířov, Úvalno, Václavov u Bruntálu, Václavovice, Valšov, Velká Polom, Velká Štáhle, Velké Albrechtice, Velké Heraltice, Velké Hoštice, Vělopolí, Vendryně, Veřovice, Větřkovice, Vítkov, Vojkovice, Vratimov, Vražné, Vrbno pod Pradědem, Vrchy, Vršovice, Vřesina, Vysoká, Vyšní Lhoty, Zátor, Závada, Závišice, Zbyslavice, Žabeň, Ženklava, Žermanice, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Macharova 965/7, 70200 Ostrava 2, 777 180 186</t>
   </si>
   <si>
     <t>Odborné sociální poradenství v paliativní péči</t>
   </si>
   <si>
     <t>Ostravská 783, 73701 Český Těšín</t>
   </si>
   <si>
     <t>Centrum inkluze o.p.s.</t>
   </si>
   <si>
     <t>Březová, Budišov nad Budišovkou, Čermná ve Slezsku, Kružberk, Melč, Moravice, Nové Lublice, Radkov, Staré Těchanovice, Svatoňovice, Větřkovice, Vítkov</t>
   </si>
   <si>
     <t>Švermova /249, 74901 Vítkov, nám. Jana Zajíce /1, 74901 Vítkov</t>
   </si>