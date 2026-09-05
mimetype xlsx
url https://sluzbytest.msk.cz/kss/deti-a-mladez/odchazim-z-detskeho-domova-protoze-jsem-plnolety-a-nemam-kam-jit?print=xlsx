--- v3 (2026-07-22)
+++ v4 (2026-09-05)
@@ -65,51 +65,51 @@
   <si>
     <t>Poradna ELPIS, odborné sociální poradenství</t>
   </si>
   <si>
     <t>Bruntál, Dívčí Hrad, Krnov, Rýmařov</t>
   </si>
   <si>
     <t>Zahradní 1455/1, 79201 Bruntál, 734 518 846, Dívčí Hrad 62, 79399 Dívčí Hrad, 734 518 846</t>
   </si>
   <si>
     <t>ELPIS Třinec, odborné sociální poradenství</t>
   </si>
   <si>
     <t>Třinec</t>
   </si>
   <si>
     <t>Máchova 643, 73961 Třinec, 558 320 300</t>
   </si>
   <si>
     <t>Charitní poradna</t>
   </si>
   <si>
     <t>Český Těšín, Horní Bludovice, Horní Suchá, Horní Tošanovice, Komorní Lhotka, Ropice, Soběšovice, Těrlicko</t>
   </si>
   <si>
-    <t>Hrabinská 458/33, 73701 Český Těšín 1, 603 287 231</t>
+    <t>Jablunkovská 997/84, 73701 Český Těšín 1, 734 796 858</t>
   </si>
   <si>
     <t>Krystal Help, z.ú.</t>
   </si>
   <si>
     <t>Bruntál, Krnov</t>
   </si>
   <si>
     <t>Zahradní 1455/1, 79201 Bruntál, 554 620 177</t>
   </si>
   <si>
     <t>Občanská poradna</t>
   </si>
   <si>
     <t>Frýdek-Místek</t>
   </si>
   <si>
     <t>Palackého 129, 73801 Frýdek-Místek, 773 173 604</t>
   </si>
   <si>
     <t>Občanská poradna Opava</t>
   </si>
   <si>
     <t>Opava, Slavkov</t>
   </si>
@@ -275,51 +275,51 @@
   <si>
     <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 558 434 961, 731 752 513</t>
   </si>
   <si>
     <t>Poradna Spolku Tulipán</t>
   </si>
   <si>
     <t>Horní Suchá</t>
   </si>
   <si>
     <t>Těrlická 1257, 73535 Horní Suchá, 608 567 552</t>
   </si>
   <si>
     <t>Poradna sv. Alexandra</t>
   </si>
   <si>
     <t>Františka Formana 251/13, 70030 Ostrava, 731 625 840</t>
   </si>
   <si>
     <t>Poradny Frýdek-Místek, Karviná</t>
   </si>
   <si>
     <t>Frýdek-Místek, Karviná</t>
   </si>
   <si>
-    <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 724 087 221, Karola Śliwky 149/17, 73301 Karviná, 731 494 695</t>
+    <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 724 087 221, Komenského 611/11, 73506 Karviná, 731 494 695</t>
   </si>
   <si>
     <t>Rodinná poradna</t>
   </si>
   <si>
     <t>Bartošovice, Bělá, Bohuslavice, Čavisov, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Dolní Lhota, Hať, Hladké Životice, Hlučín, Hodslavice, Horní Lhota, Hostašovice, Jeseník nad Odrou, Klimkovice, Kozmice, Kunín, Libhošť, Ludgeřovice, Markvartovice, Mořkov, Nový Jičín, Olbramice, Ostrava, Píšť, Rybí, Sedlnice, Stará Ves nad Ondřejnicí, Starý Jičín, Suchdol nad Odrou, Šenov, Šenov u Nového Jičína, Šilheřovice, Třinec, Václavovice, Velká Polom, Vratimov, Vřesina, Závada, Zbyslavice, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Jahnova 867/12, 70900 Ostrava, 595 054 000</t>
   </si>
   <si>
     <t>Sociálně právní poradna</t>
   </si>
   <si>
     <t>Bieblova 404/8, 70200 Ostrava, 596 128 401</t>
   </si>
   <si>
     <t>Sociální poradna ANIMA VIVA o.s.</t>
   </si>
   <si>
     <t>Hlučín, Kravaře, Opava, Vítkov</t>
   </si>
   <si>
     <t>Sušilova 1751/1, 74601 Opava 1, 739 404 544</t>
   </si>