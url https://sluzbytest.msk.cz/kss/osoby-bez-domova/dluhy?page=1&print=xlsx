--- v2 (2026-03-23)
+++ v3 (2026-07-22)
@@ -212,51 +212,51 @@
   <si>
     <t>Františka Formana 251/13, 70030 Ostrava, 731 625 840</t>
   </si>
   <si>
     <t>Rodinná poradna</t>
   </si>
   <si>
     <t>Bartošovice, Bělá, Bohuslavice, Čavisov, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Dolní Lhota, Hať, Hladké Životice, Hlučín, Hodslavice, Horní Lhota, Hostašovice, Jeseník nad Odrou, Klimkovice, Kozmice, Kunín, Libhošť, Ludgeřovice, Markvartovice, Mořkov, Nový Jičín, Olbramice, Ostrava, Píšť, Rybí, Sedlnice, Stará Ves nad Ondřejnicí, Starý Jičín, Suchdol nad Odrou, Šenov, Šenov u Nového Jičína, Šilheřovice, Třinec, Václavovice, Velká Polom, Vratimov, Vřesina, Závada, Zbyslavice, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Jahnova 867/12, 70900 Ostrava, 595 054 000</t>
   </si>
   <si>
     <t>Sociálně právní poradna</t>
   </si>
   <si>
     <t>Bieblova 404/8, 70200 Ostrava, 596 128 401</t>
   </si>
   <si>
     <t>Terapeutické centrum</t>
   </si>
   <si>
     <t>Bystřice, Hnojník, Komorní Lhotka, Košařiska, Nýdek, Ostrava, Ropice, Řeka, Smilovice, Střítež, Třinec, Vělopolí, Vendryně</t>
   </si>
   <si>
-    <t>Stojanovo náměstí 1072/1, 70900 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
+    <t>Mariánskohorská 1328/29, 70200 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
   </si>
   <si>
     <t>Poradenské centrum R-R Ostrava</t>
   </si>
   <si>
     <t>Albrechtičky, Andělská Hora, Bartošovice, Baška, Bělá, Bernartice nad Odrou, Bílá, Bílčice, Bílov, Bílovec, Bítov, Bocanovice, Bohumín, Bohuslavice, Bohušov, Bolatice, Bordovice, Branka u Opavy, Brantice, Bratříkovice, Bravantice, Brumovice, Bruntál, Brušperk, Bruzovice, Březová, Břidličná, Budišov nad Budišovkou, Budišovice, Bukovec, Býkov-Láryšov, Bystřice, Čaková, Čavisov, Čeladná, Čermná ve Slezsku, Český Těšín, Darkovice, Děhylov, Dětmarovice, Dětřichov nad Bystřicí, Dívčí Hrad, Dlouhá Stráň, Dobrá, Dobratice, Dobroslavice, Dolní Benešov, Dolní Domaslavice, Dolní Lhota, Dolní Lomná, Dolní Lutyně, Dolní Moravice, Dolní Tošanovice, Dolní Životice, Doubrava, Dvorce, Frenštát pod Radhoštěm, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Fulnek, Háj ve Slezsku, Hať, Havířov, Heřmanice u Oder, Heřmánky, Heřmanovice, Hladké Životice, Hlavnice, Hlinka, Hlubočec, Hlučín, Hněvošice, Hnojník, Hodslavice, Holasovice, Holčovice, Horní Benešov, Horní Bludovice, Horní Domaslavice, Horní Lhota, Horní Lomná, Horní Město, Horní Suchá, Horní Tošanovice, Horní Životice, Hostašovice, Hošťálkovy, Hrabyně, Hradec nad Moravicí, Hrádek, Hrčava, Hukvaldy, Chlebičov, Chotěbuz, Chuchelná, Chvalíkovice, Jablunkov, Jakartovice, Jakubčovice nad Odrou, Janov, Janovice, Jeseník nad Odrou, Jezdkovice, Jindřichov, Jiříkov, Jistebník, Kaňovice, Karlova Studánka, Karlovice, Karviná, Kateřinice, Klimkovice, Kobeřice, Komorní Lhotka, Kopřivnice, Košařiska, Kozlovice, Kozmice, Krásná, Krasov, Kravaře, Krmelín, Krnov, Kružberk, Křišťanovice, Kujavy, Kunčice pod Ondřejníkem, Kunín, Kyjovice, Leskovec nad Moravicí, Lhotka, Lhotka u Litultovic, Libhošť, Lichnov, Liptaň, Litultovice, Lomnice, Luboměř, Lučina, Ludgeřovice, Ludvíkov, Malá Morávka, Malá Štáhle, Malenovice, Mankovice, Markvartovice, Melč, Město Albrechtice, Metylovice, Mezina, Mikolajice, Milíkov, Milotice nad Opavou, Mladecko, Mokré Lazce, Moravice, Morávka, Moravskoslezský Kočov, Mořkov, Mosty u Jablunkova, Mošnov, Návsí, Neplachovice, Nižní Lhoty, Nošovice, Nová Pláň, Nové Heřminovy, Nové Lublice, Nové Sedlice, Nový Jičín, Nýdek, Oborná, Odry, Olbramice, Oldřišov, Opava, Orlová, Osoblaha, Ostrava, Ostravice, Otice, Palkovice, Paskov, Pazderna, Petrovice, Petrovice u Karviné, Petřvald, Písečná, Písek, Píšť, Pražmo, Pržno, Příbor, Pstruží, Pustá Polom, Pustějov, Radkov, Raduň, Raškovice, Razová, Rohov, Ropice, Roudno, Rudná pod Pradědem, Rusín, Rybí, Rychvald, Rýmařov, Ryžoviště, Řeka, Řepiště, Sedliště, Sedlnice, Skotnice, Skřipov, Slatina, Slavkov, Slezské Pavlovice, Slezské Rudoltice, Služovice, Smilovice, Soběšovice, Sosnová, Spálov, Stará Ves, Stará Ves nad Ondřejnicí, Staré Hamry, Staré Heřminovy, Staré Město, Staré Těchanovice, Starý Jičín, Staříč, Stěbořice, Stonava, Strahovice, Střítež, Studénka, Sudice, Suchdol nad Odrou, Svatoňovice, Světlá Hora, Sviadnov, Svobodné Heřmanice, Šenov, Šenov u Nového Jičína, Šilheřovice, Široká Niva, Štáblovice, Štěpánkovice, Štítina, Štramberk, Těrlicko, Těškovice, Tichá, Tísek, Trnávka, Trojanovice, Třanovice, Třebom, Třemešná, Třinec, Tvrdkov, Uhlířov, Úvalno, Václavov u Bruntálu, Václavovice, Valšov, Velká Polom, Velká Štáhle, Velké Albrechtice, Velké Heraltice, Velké Hoštice, Vělopolí, Vendryně, Veřovice, Větřkovice, Vítkov, Vojkovice, Vratimov, Vražné, Vrbno pod Pradědem, Vrchy, Vršovice, Vřesina, Vysoká, Vyšní Lhoty, Zátor, Závada, Závišice, Zbyslavice, Žabeň, Ženklava, Žermanice, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Macharova 965/7, 70200 Ostrava 2, 777 180 186</t>
   </si>
   <si>
     <t>Centrum inkluze o.p.s.</t>
   </si>
   <si>
     <t>Březová, Budišov nad Budišovkou, Čermná ve Slezsku, Kružberk, Melč, Moravice, Nové Lublice, Radkov, Staré Těchanovice, Svatoňovice, Větřkovice, Vítkov</t>
   </si>
   <si>
     <t>Švermova /249, 74901 Vítkov, nám. Jana Zajíce /1, 74901 Vítkov</t>
   </si>
   <si>
     <t>Armáda spásy, Terénní programy Adelante Ostrava</t>
   </si>
   <si>
     <t>U Nových válcoven 1571/9, 70900 Ostrava, 737 215 411</t>
   </si>