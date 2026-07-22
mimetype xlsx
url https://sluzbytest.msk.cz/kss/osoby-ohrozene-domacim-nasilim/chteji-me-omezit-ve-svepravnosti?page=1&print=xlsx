--- v1 (2026-03-23)
+++ v2 (2026-07-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Adiktologická poradna ARKA</t>
   </si>
   <si>
     <t>Ostrava</t>
   </si>
   <si>
     <t>Gregorova 2427/2, 70200 Ostrava 2, 734 377 810</t>
   </si>
   <si>
     <t>Dluhové poradenství</t>
   </si>
   <si>
     <t>Budišov nad Budišovkou, Fulnek, Odry, Vítkov</t>
   </si>
   <si>
@@ -296,51 +296,51 @@
   <si>
     <t>Kolaříkova 2185, 73801 Místek, Bieblova 2922/3, 70200 Ostrava 2, 596 115 318</t>
   </si>
   <si>
     <t>PORADNA PRO RODINU Havířov, odborné sociální poradenství</t>
   </si>
   <si>
     <t>Opletalova 607/4, 73601 Havířov, 732 804 353</t>
   </si>
   <si>
     <t>Poradna pro rodinu, manželství a mezilidské vztahy</t>
   </si>
   <si>
     <t>Přemyslova 1618/12, 73601 Havířov, 599 505 324</t>
   </si>
   <si>
     <t>Poradenské a terapeutické centrum (Karviná)</t>
   </si>
   <si>
     <t>Jurkovičova 1547/12, 73506 Karviná</t>
   </si>
   <si>
     <t>Poradenské a terapeutické centrum (Třinec)</t>
   </si>
   <si>
-    <t>Máchova 643, 73961 Třinec, 608 615 138</t>
+    <t>1. máje 500, 73961 Třinec, 608 615 138</t>
   </si>
   <si>
     <t>Poradna pro vztahy a rodinu – vztahové poradenství</t>
   </si>
   <si>
     <t>Syllabova 19, 70300 Ostrava, 774 724 428, Karla Pokorného 447/52a, 70800 Ostrava 8, 774 724 428</t>
   </si>
   <si>
     <t>Poradna pro ženy a dívky Frýdek-Mistek</t>
   </si>
   <si>
     <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 558 434 961, 731 752 513</t>
   </si>
   <si>
     <t>Poradna Spolku Tulipán</t>
   </si>
   <si>
     <t>Horní Suchá</t>
   </si>
   <si>
     <t>Těrlická 1257, 73535 Horní Suchá, 608 567 552</t>
   </si>
   <si>
     <t>Poradna sv. Alexandra</t>
   </si>
@@ -425,78 +425,87 @@
   <si>
     <t>Sušilova 1751/1, 74601 Opava 1, 739 404 544</t>
   </si>
   <si>
     <t>Sociální poradna SONS ČR</t>
   </si>
   <si>
     <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 558 437 377, 770 101 431, Sokolovská 617/9 617/9, 74101 Nový Jičín 1, 776 488 164, Horní náměstí 132/47, 74601 Opava 1, 553 756 175</t>
   </si>
   <si>
     <t>Středisko VÝZVA – odborné sociální poradenství RODINNÝ PRŮVODCE</t>
   </si>
   <si>
     <t>Albrechtice, Albrechtičky, Bartošovice, Baška, Bernartice nad Odrou, Bílovec, Bohumín, Bohuslavice, Bolatice, Branka u Opavy, Bravantice, Brušperk, Březová, Čavisov, Čeladná, Český Těšín, Darkovice, Dětmarovice, Dobrá, Dobratice, Dobroslavice, Dolní Benešov, Dolní Domaslavice, Dolní Lhota, Dolní Lutyně, Dolní Životice, Frenštát pod Radhoštěm, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Fulnek, Háj ve Slezsku, Hať, Havířov, Hladké Životice, Hlavnice, Hlubočec, Hlučín, Hněvošice, Hnojník, Hodslavice, Horní Bludovice, Horní Suchá, Hostašovice, Hrabyně, Hradec nad Moravicí, Hukvaldy, Chuchelná, Jakubčovice nad Odrou, Janovice, Jeseník nad Odrou, Jindřichov, Jistebník, Karviná, Klimkovice, Kobeřice, Komorní Lhotka, Kopřivnice, Kozlovice, Kozmice, Krásná, Krmelín, Kružberk, Kunčice pod Ondřejníkem, Kunín, Kyjovice, Lichnov, Litultovice, Lučina, Ludgeřovice, Mankovice, Markvartovice, Melč, Metylovice, Mokré Lazce, Moravice, Morávka, Mořkov, Mošnov, Nošovice, Nový Jičín, Odry, Olbramice, Oldřišov, Opava, Orlová, Ostrava, Ostravice, Otice, Palkovice, Paskov, Petrovice u Karviné, Petřvald, Píšť, Pražmo, Pustá Polom, Raduň, Raškovice, Ropice, Rychvald, Řeka, Řepiště, Sedliště, Sedlnice, Skřipov, Slatina, Slavkov, Spálov, Stará Ves, Stará Ves nad Ondřejnicí, Staré Město, Starý Jičín, Staříč, Stěbořice, Stonava, Studénka, Sudice, Suchdol nad Odrou, Sviadnov, Šenov, Šilheřovice, Štěpánkovice, Štítina, Štramberk, Těrlicko, Tichá, Tísek, Třanovice, Václavovice, Velká Polom, Velké Hoštice, Veřovice, Větřkovice, Vítkov, Vratimov, Vražné, Vrchy, Vřesina, Vyšní Lhoty, Zbyslavice, Ženklava, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Syllabova 19, 70300 Ostrava, 774 244 256</t>
   </si>
   <si>
     <t>Terapeutické centrum</t>
   </si>
   <si>
     <t>Bystřice, Hnojník, Komorní Lhotka, Košařiska, Nýdek, Ostrava, Ropice, Řeka, Smilovice, Střítež, Třinec, Vělopolí, Vendryně</t>
   </si>
   <si>
-    <t>Stojanovo náměstí 1072/1, 70900 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
+    <t>Mariánskohorská 1328/29, 70200 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
   </si>
   <si>
     <t>Poradenské centrum R-R Ostrava</t>
   </si>
   <si>
     <t>Albrechtičky, Andělská Hora, Bartošovice, Baška, Bělá, Bernartice nad Odrou, Bílá, Bílčice, Bílov, Bílovec, Bítov, Bocanovice, Bohumín, Bohuslavice, Bohušov, Bolatice, Bordovice, Branka u Opavy, Brantice, Bratříkovice, Bravantice, Brumovice, Bruntál, Brušperk, Bruzovice, Březová, Břidličná, Budišov nad Budišovkou, Budišovice, Bukovec, Býkov-Láryšov, Bystřice, Čaková, Čavisov, Čeladná, Čermná ve Slezsku, Český Těšín, Darkovice, Děhylov, Dětmarovice, Dětřichov nad Bystřicí, Dívčí Hrad, Dlouhá Stráň, Dobrá, Dobratice, Dobroslavice, Dolní Benešov, Dolní Domaslavice, Dolní Lhota, Dolní Lomná, Dolní Lutyně, Dolní Moravice, Dolní Tošanovice, Dolní Životice, Doubrava, Dvorce, Frenštát pod Radhoštěm, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Fulnek, Háj ve Slezsku, Hať, Havířov, Heřmanice u Oder, Heřmánky, Heřmanovice, Hladké Životice, Hlavnice, Hlinka, Hlubočec, Hlučín, Hněvošice, Hnojník, Hodslavice, Holasovice, Holčovice, Horní Benešov, Horní Bludovice, Horní Domaslavice, Horní Lhota, Horní Lomná, Horní Město, Horní Suchá, Horní Tošanovice, Horní Životice, Hostašovice, Hošťálkovy, Hrabyně, Hradec nad Moravicí, Hrádek, Hrčava, Hukvaldy, Chlebičov, Chotěbuz, Chuchelná, Chvalíkovice, Jablunkov, Jakartovice, Jakubčovice nad Odrou, Janov, Janovice, Jeseník nad Odrou, Jezdkovice, Jindřichov, Jiříkov, Jistebník, Kaňovice, Karlova Studánka, Karlovice, Karviná, Kateřinice, Klimkovice, Kobeřice, Komorní Lhotka, Kopřivnice, Košařiska, Kozlovice, Kozmice, Krásná, Krasov, Kravaře, Krmelín, Krnov, Kružberk, Křišťanovice, Kujavy, Kunčice pod Ondřejníkem, Kunín, Kyjovice, Leskovec nad Moravicí, Lhotka, Lhotka u Litultovic, Libhošť, Lichnov, Liptaň, Litultovice, Lomnice, Luboměř, Lučina, Ludgeřovice, Ludvíkov, Malá Morávka, Malá Štáhle, Malenovice, Mankovice, Markvartovice, Melč, Město Albrechtice, Metylovice, Mezina, Mikolajice, Milíkov, Milotice nad Opavou, Mladecko, Mokré Lazce, Moravice, Morávka, Moravskoslezský Kočov, Mořkov, Mosty u Jablunkova, Mošnov, Návsí, Neplachovice, Nižní Lhoty, Nošovice, Nová Pláň, Nové Heřminovy, Nové Lublice, Nové Sedlice, Nový Jičín, Nýdek, Oborná, Odry, Olbramice, Oldřišov, Opava, Orlová, Osoblaha, Ostrava, Ostravice, Otice, Palkovice, Paskov, Pazderna, Petrovice, Petrovice u Karviné, Petřvald, Písečná, Písek, Píšť, Pražmo, Pržno, Příbor, Pstruží, Pustá Polom, Pustějov, Radkov, Raduň, Raškovice, Razová, Rohov, Ropice, Roudno, Rudná pod Pradědem, Rusín, Rybí, Rychvald, Rýmařov, Ryžoviště, Řeka, Řepiště, Sedliště, Sedlnice, Skotnice, Skřipov, Slatina, Slavkov, Slezské Pavlovice, Slezské Rudoltice, Služovice, Smilovice, Soběšovice, Sosnová, Spálov, Stará Ves, Stará Ves nad Ondřejnicí, Staré Hamry, Staré Heřminovy, Staré Město, Staré Těchanovice, Starý Jičín, Staříč, Stěbořice, Stonava, Strahovice, Střítež, Studénka, Sudice, Suchdol nad Odrou, Svatoňovice, Světlá Hora, Sviadnov, Svobodné Heřmanice, Šenov, Šenov u Nového Jičína, Šilheřovice, Široká Niva, Štáblovice, Štěpánkovice, Štítina, Štramberk, Těrlicko, Těškovice, Tichá, Tísek, Trnávka, Trojanovice, Třanovice, Třebom, Třemešná, Třinec, Tvrdkov, Uhlířov, Úvalno, Václavov u Bruntálu, Václavovice, Valšov, Velká Polom, Velká Štáhle, Velké Albrechtice, Velké Heraltice, Velké Hoštice, Vělopolí, Vendryně, Veřovice, Větřkovice, Vítkov, Vojkovice, Vratimov, Vražné, Vrbno pod Pradědem, Vrchy, Vršovice, Vřesina, Vysoká, Vyšní Lhoty, Zátor, Závada, Závišice, Zbyslavice, Žabeň, Ženklava, Žermanice, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Macharova 965/7, 70200 Ostrava 2, 777 180 186</t>
   </si>
   <si>
     <t>Lípová 618/2, 73564 Havířov, 596 440 250</t>
   </si>
   <si>
     <t>Odborné sociální poradenství v paliativní péči</t>
   </si>
   <si>
     <t>Ostravská 783, 73701 Český Těšín</t>
   </si>
   <si>
     <t>Centrum inkluze o.p.s.</t>
   </si>
   <si>
     <t>Březová, Budišov nad Budišovkou, Čermná ve Slezsku, Kružberk, Melč, Moravice, Nové Lublice, Radkov, Staré Těchanovice, Svatoňovice, Větřkovice, Vítkov</t>
   </si>
   <si>
     <t>Švermova /249, 74901 Vítkov, nám. Jana Zajíce /1, 74901 Vítkov</t>
+  </si>
+  <si>
+    <t>RUBIKON Centrum, z.ú.</t>
+  </si>
+  <si>
+    <t>Čavisov, Dolní Lhota, Horní Lhota, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
+  </si>
+  <si>
+    <t>U Tiskárny 515/3, 70200 Ostrava</t>
   </si>
   <si>
     <t>Linka důvěry</t>
   </si>
   <si>
     <t>Nemocniční 898/20, 72880 Ostrava, 737 267 939</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -819,54 +828,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C57"/>
+  <dimension ref="A1:C58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C57" sqref="C57"/>
+      <selection activeCell="C58" sqref="C58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -1453,54 +1462,65 @@
         <v>142</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>73</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="2" t="s">
         <v>144</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>145</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="2" t="s">
         <v>147</v>
       </c>
       <c r="B57" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="B58" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="C57" s="2" t="s">
-        <v>148</v>
+      <c r="C58" s="2" t="s">
+        <v>151</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>