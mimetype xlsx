--- v2 (2026-07-22)
+++ v3 (2026-09-05)
@@ -65,51 +65,51 @@
   <si>
     <t>Poradna ELPIS, odborné sociální poradenství</t>
   </si>
   <si>
     <t>Bruntál, Dívčí Hrad, Krnov, Rýmařov</t>
   </si>
   <si>
     <t>Zahradní 1455/1, 79201 Bruntál, 734 518 846, Dívčí Hrad 62, 79399 Dívčí Hrad, 734 518 846</t>
   </si>
   <si>
     <t>ELPIS Třinec, odborné sociální poradenství</t>
   </si>
   <si>
     <t>Třinec</t>
   </si>
   <si>
     <t>Máchova 643, 73961 Třinec, 558 320 300</t>
   </si>
   <si>
     <t>Charitní poradna</t>
   </si>
   <si>
     <t>Český Těšín, Horní Bludovice, Horní Suchá, Horní Tošanovice, Komorní Lhotka, Ropice, Soběšovice, Těrlicko</t>
   </si>
   <si>
-    <t>Hrabinská 458/33, 73701 Český Těšín 1, 603 287 231</t>
+    <t>Jablunkovská 997/84, 73701 Český Těšín 1, 734 796 858</t>
   </si>
   <si>
     <t>Krystal Help, z.ú.</t>
   </si>
   <si>
     <t>Bruntál, Krnov</t>
   </si>
   <si>
     <t>Zahradní 1455/1, 79201 Bruntál, 554 620 177</t>
   </si>
   <si>
     <t>Občanská poradna</t>
   </si>
   <si>
     <t>Frýdek-Místek</t>
   </si>
   <si>
     <t>Palackého 129, 73801 Frýdek-Místek, 773 173 604</t>
   </si>
   <si>
     <t>Občanská poradna Opava</t>
   </si>
   <si>
     <t>Opava, Slavkov</t>
   </si>
@@ -332,51 +332,51 @@
   <si>
     <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 558 434 961, 731 752 513</t>
   </si>
   <si>
     <t>Poradna Spolku Tulipán</t>
   </si>
   <si>
     <t>Horní Suchá</t>
   </si>
   <si>
     <t>Těrlická 1257, 73535 Horní Suchá, 608 567 552</t>
   </si>
   <si>
     <t>Poradna sv. Alexandra</t>
   </si>
   <si>
     <t>Františka Formana 251/13, 70030 Ostrava, 731 625 840</t>
   </si>
   <si>
     <t>Poradny Frýdek-Místek, Karviná</t>
   </si>
   <si>
     <t>Frýdek-Místek, Karviná</t>
   </si>
   <si>
-    <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 724 087 221, Karola Śliwky 149/17, 73301 Karviná, 731 494 695</t>
+    <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 724 087 221, Komenského 611/11, 73506 Karviná, 731 494 695</t>
   </si>
   <si>
     <t>Rodinná a manželská poradna Karviná</t>
   </si>
   <si>
     <t>Bruntál, Frýdek-Místek, Karviná, Nový Jičín, Opava, Ostrava</t>
   </si>
   <si>
     <t>Jesenická 1757/5, 79201 Bruntál 1, 777 499 632, F. Čejky 427, 73801 Frýdek-Místek 1, 987 654 321, Karola Śliwky 620/7, 73301 Karviná 1, 777 499 648, Na Bělidle 815/12, 73301 Karviná 1, 773 751 754, Štefánikova 826/7, 74101 Nový Jičín 1, 777 499 633, Olomoucká 2520/74 2520/74, 74601 Opava 1, 777 499 630, Hornická 2806/84, 70200 Ostrava 2, 777 499 639</t>
   </si>
   <si>
     <t>Rodinná poradna</t>
   </si>
   <si>
     <t>Bartošovice, Bělá, Bohuslavice, Čavisov, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Dolní Lhota, Hať, Hladké Životice, Hlučín, Hodslavice, Horní Lhota, Hostašovice, Jeseník nad Odrou, Klimkovice, Kozmice, Kunín, Libhošť, Ludgeřovice, Markvartovice, Mořkov, Nový Jičín, Olbramice, Ostrava, Píšť, Rybí, Sedlnice, Stará Ves nad Ondřejnicí, Starý Jičín, Suchdol nad Odrou, Šenov, Šenov u Nového Jičína, Šilheřovice, Třinec, Václavovice, Velká Polom, Vratimov, Vřesina, Závada, Zbyslavice, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Jahnova 867/12, 70900 Ostrava, 595 054 000</t>
   </si>
   <si>
     <t>Sociálně právní poradna</t>
   </si>
   <si>
     <t>Bieblova 404/8, 70200 Ostrava, 596 128 401</t>
   </si>