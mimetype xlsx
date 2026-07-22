--- v2 (2026-03-23)
+++ v3 (2026-07-22)
@@ -12,98 +12,107 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Intervenční centrum Bílého kruhu bezpečí, z.s., Ostrava</t>
   </si>
   <si>
     <t>Albrechtice, Albrechtičky, Andělská Hora, Bartošovice, Baška, Bělá, Bernartice nad Odrou, Bílá, Bílčice, Bílov, Bílovec, Bítov, Bocanovice, Bohumín, Bohuslavice, Bohušov, Bolatice, Bordovice, Branka u Opavy, Brantice, Bratříkovice, Bravantice, Brumovice, Bruntál, Brušperk, Bruzovice, Březová, Břidličná, Budišov nad Budišovkou, Budišovice, Bukovec, Býkov-Láryšov, Bystřice, Čaková, Čavisov, Čeladná, Čermná ve Slezsku, Český Těšín, Darkovice, Děhylov, Dětmarovice, Dětřichov nad Bystřicí, Dívčí Hrad, Dlouhá Stráň, Dobrá, Dobratice, Dobroslavice, Dolní Benešov, Dolní Domaslavice, Dolní Lhota, Dolní Lomná, Dolní Lutyně, Dolní Moravice, Dolní Tošanovice, Dolní Životice, Doubrava, Dvorce, Frenštát pod Radhoštěm, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Fulnek, Háj ve Slezsku, Hať, Havířov, Heřmanice u Oder, Heřmánky, Heřmanovice, Hladké Životice, Hlavnice, Hlinka, Hlubočec, Hlučín, Hněvošice, Hnojník, Hodslavice, Holasovice, Holčovice, Horní Benešov, Horní Bludovice, Horní Domaslavice, Horní Lhota, Horní Lomná, Horní Město, Horní Suchá, Horní Tošanovice, Horní Životice, Hostašovice, Hošťálkovy, Hrabyně, Hradec nad Moravicí, Hrádek, Hrčava, Hukvaldy, Chlebičov, Chotěbuz, Chuchelná, Chvalíkovice, Jablunkov, Jakartovice, Jakubčovice nad Odrou, Janov, Janovice, Jeseník nad Odrou, Jezdkovice, Jindřichov, Jiříkov, Jistebník, Kaňovice, Karlova Studánka, Karlovice, Karviná, Kateřinice, Klimkovice, Kobeřice, Komorní Lhotka, Kopřivnice, Košařiska, Kozlovice, Kozmice, Krásná, Krasov, Kravaře, Krmelín, Krnov, Kružberk, Křišťanovice, Kujavy, Kunčice pod Ondřejníkem, Kunín, Kyjovice, Leskovec nad Moravicí, Lhotka, Lhotka u Litultovic, Libhošť, Lichnov, Liptaň, Litultovice, Lomnice, Luboměř, Lučina, Ludgeřovice, Ludvíkov, Malá Morávka, Malá Štáhle, Malenovice, Mankovice, Markvartovice, Melč, Město Albrechtice, Metylovice, Mezina, Mikolajice, Milíkov, Milotice nad Opavou, Mladecko, Mokré Lazce, Moravice, Morávka, Moravskoslezský Kočov, Mořkov, Mosty u Jablunkova, Mošnov, Návsí, Neplachovice, Nižní Lhoty, Nošovice, Nová Pláň, Nové Heřminovy, Nové Lublice, Nové Sedlice, Nový Jičín, Nýdek, Oborná, Odry, Olbramice, Oldřišov, Opava, Orlová, Osoblaha, Ostrava, Ostravice, Otice, Palkovice, Paskov, Pazderna, Petrovice, Petrovice u Karviné, Petřvald, Písečná, Písek, Píšť, Pražmo, Pržno, Příbor, Pstruží, Pustá Polom, Pustějov, Radkov, Raduň, Raškovice, Razová, Rohov, Ropice, Roudno, Rudná pod Pradědem, Rusín, Rybí, Rychvald, Rýmařov, Ryžoviště, Řeka, Řepiště, Sedliště, Sedlnice, Skotnice, Skřipov, Slatina, Slavkov, Slezské Pavlovice, Slezské Rudoltice, Služovice, Smilovice, Soběšovice, Sosnová, Spálov, Stará Ves, Stará Ves nad Ondřejnicí, Staré Hamry, Staré Heřminovy, Staré Město, Staré Těchanovice, Starý Jičín, Staříč, Stěbořice, Stonava, Strahovice, Střítež, Studénka, Sudice, Suchdol nad Odrou, Svatoňovice, Světlá Hora, Sviadnov, Svobodné Heřmanice, Šenov, Šenov u Nového Jičína, Šilheřovice, Široká Niva, Štáblovice, Štěpánkovice, Štítina, Štramberk, Těrlicko, Těškovice, Tichá, Tísek, Trnávka, Trojanovice, Třanovice, Třebom, Třemešná, Třinec, Tvrdkov, Uhlířov, Úvalno, Václavov u Bruntálu, Václavovice, Valšov, Velká Polom, Velká Štáhle, Velké Albrechtice, Velké Heraltice, Velké Hoštice, Vělopolí, Vendryně, Veřovice, Větřkovice, Vítkov, Vojkovice, Vratimov, Vražné, Vrbno pod Pradědem, Vrchy, Vršovice, Vřesina, Vysoká, Vyšní Lhoty, Zátor, Závada, Závišice, Zbyslavice, Žabeň, Ženklava, Žermanice, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Sokolovská 617/9, 74101 Nový Jičín, 739 449 275, Rolnická 1636/21a, 74705 Opava, 739 449 275, Jurečkova 643/20, 70200 Ostrava, 739 449 275</t>
   </si>
   <si>
     <t>INTERVENČNÍ CENTRUM Havířov, intervenční centra</t>
   </si>
   <si>
     <t>Opletalova 607/4, 73601 Havířov, 596 611 239</t>
   </si>
   <si>
     <t>Charitní středisko Michala Magone-krizová pomoc</t>
   </si>
   <si>
     <t>Ostrava</t>
   </si>
   <si>
     <t>Václava Košaře 249/12a, 70030 Ostrava, 599 527 250, 730 573 037</t>
   </si>
   <si>
     <t>Krizové centrum Ostrava</t>
   </si>
   <si>
     <t>Okružní 298/3, 79201 Bruntál, 725 075 432, Ruská 94/29, 70300 Ostrava 3, 596 110 882, 732 957 193</t>
   </si>
   <si>
     <t>Krizové centrum pro děti a rodinu</t>
   </si>
   <si>
     <t>Čavisov, Dolní Lhota, Frýdek-Místek, Horní Lhota, Karviná, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
-    <t>Syllabova 1161/19, 70300 Vítkovice, 778 111 281, 778 421 223</t>
+    <t>Antonínovo náměstí 92, 73801 Frýdek-Místek, Syllabova 1161/19, 70300 Vítkovice, 778 111 281, 778 421 223</t>
+  </si>
+  <si>
+    <t>Dětské centrum Pluto, příspěvková organizace</t>
+  </si>
+  <si>
+    <t>Albrechtice, Bohumín, Dětmarovice, Dolní Lutyně, Doubrava, Havířov, Horní Bludovice, Horní Suchá, Karviná, Orlová, Petrovice u Karviné, Petřvald, Rychvald, Stonava, Těrlicko</t>
+  </si>
+  <si>
+    <t>Hornická 1577/6a, 73564 Havířov</t>
   </si>
   <si>
     <t>Dluhové poradenství</t>
   </si>
   <si>
     <t>Budišov nad Budišovkou, Fulnek, Odry, Vítkov</t>
   </si>
   <si>
     <t>Partyzánská 229, 74787 Budišov nad Budišovkou, Masarykova 388, 74245 Fulnek, Hranická 1113/48, 74235 Odry, 604 645 378, Komenského 169, 74901 Vítkov</t>
   </si>
   <si>
     <t>Poradna ELPIS, odborné sociální poradenství</t>
   </si>
   <si>
     <t>Bruntál, Dívčí Hrad, Krnov, Rýmařov</t>
   </si>
   <si>
     <t>Zahradní 1455/1, 79201 Bruntál, 734 518 846, Dívčí Hrad 62, 79399 Dívčí Hrad, 734 518 846</t>
   </si>
   <si>
     <t>ELPIS Třinec, odborné sociální poradenství</t>
   </si>
   <si>
     <t>Třinec</t>
   </si>
@@ -687,54 +696,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C39"/>
+  <dimension ref="A1:C40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C39" sqref="C39"/>
+      <selection activeCell="C40" sqref="C40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -881,296 +890,307 @@
         <v>40</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>57</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>63</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="2" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>78</v>
+        <v>9</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>81</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="2" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>9</v>
+        <v>84</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="2" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>4</v>
+        <v>89</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="2" t="s">
         <v>93</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>94</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="2" t="s">
         <v>96</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>97</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="2" t="s">
         <v>99</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>100</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="2" t="s">
         <v>102</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>103</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>104</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>