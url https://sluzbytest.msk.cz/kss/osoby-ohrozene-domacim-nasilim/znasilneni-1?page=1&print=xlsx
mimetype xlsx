--- v3 (2026-07-22)
+++ v4 (2026-09-05)
@@ -62,93 +62,93 @@
   <si>
     <t>Charitní středisko Michala Magone-krizová pomoc</t>
   </si>
   <si>
     <t>Ostrava</t>
   </si>
   <si>
     <t>Václava Košaře 249/12a, 70030 Ostrava, 599 527 250, 730 573 037</t>
   </si>
   <si>
     <t>Krizové centrum Ostrava</t>
   </si>
   <si>
     <t>Okružní 298/3, 79201 Bruntál, 725 075 432, Ruská 94/29, 70300 Ostrava 3, 596 110 882, 732 957 193</t>
   </si>
   <si>
     <t>Krizové centrum pro děti a rodinu</t>
   </si>
   <si>
     <t>Čavisov, Dolní Lhota, Frýdek-Místek, Horní Lhota, Karviná, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
     <t>Antonínovo náměstí 92, 73801 Frýdek-Místek, Syllabova 1161/19, 70300 Vítkovice, 778 111 281, 778 421 223</t>
   </si>
   <si>
-    <t>Dětské centrum Pluto, příspěvková organizace</t>
+    <t>PLUTO podpora rodin, příspěvková organizace</t>
   </si>
   <si>
     <t>Albrechtice, Bohumín, Dětmarovice, Dolní Lutyně, Doubrava, Havířov, Horní Bludovice, Horní Suchá, Karviná, Orlová, Petrovice u Karviné, Petřvald, Rychvald, Stonava, Těrlicko</t>
   </si>
   <si>
     <t>Hornická 1577/6a, 73564 Havířov</t>
   </si>
   <si>
     <t>Dluhové poradenství</t>
   </si>
   <si>
     <t>Budišov nad Budišovkou, Fulnek, Odry, Vítkov</t>
   </si>
   <si>
     <t>Partyzánská 229, 74787 Budišov nad Budišovkou, Masarykova 388, 74245 Fulnek, Hranická 1113/48, 74235 Odry, 604 645 378, Komenského 169, 74901 Vítkov</t>
   </si>
   <si>
     <t>Poradna ELPIS, odborné sociální poradenství</t>
   </si>
   <si>
     <t>Bruntál, Dívčí Hrad, Krnov, Rýmařov</t>
   </si>
   <si>
     <t>Zahradní 1455/1, 79201 Bruntál, 734 518 846, Dívčí Hrad 62, 79399 Dívčí Hrad, 734 518 846</t>
   </si>
   <si>
     <t>ELPIS Třinec, odborné sociální poradenství</t>
   </si>
   <si>
     <t>Třinec</t>
   </si>
   <si>
     <t>Máchova 643, 73961 Třinec, 558 320 300</t>
   </si>
   <si>
     <t>Charitní poradna</t>
   </si>
   <si>
     <t>Český Těšín, Horní Bludovice, Horní Suchá, Horní Tošanovice, Komorní Lhotka, Ropice, Soběšovice, Těrlicko</t>
   </si>
   <si>
-    <t>Hrabinská 458/33, 73701 Český Těšín 1, 603 287 231</t>
+    <t>Jablunkovská 997/84, 73701 Český Těšín 1, 734 796 858</t>
   </si>
   <si>
     <t>Občanská poradna</t>
   </si>
   <si>
     <t>Frýdek-Místek</t>
   </si>
   <si>
     <t>Palackého 129, 73801 Frýdek-Místek, 773 173 604</t>
   </si>
   <si>
     <t>Občanská poradna Opava</t>
   </si>
   <si>
     <t>Opava, Slavkov</t>
   </si>
   <si>
     <t>Kylešovská 835/10, 74601 Opava, 731 316 552, Zámecká 156, 74757 Slavkov u Opavy, 731 316 552</t>
   </si>
   <si>
     <t>OBČANSKÁ PORADNA Havířov, oborné sociální poradenství</t>
   </si>
   <si>
     <t>Havířov</t>
   </si>