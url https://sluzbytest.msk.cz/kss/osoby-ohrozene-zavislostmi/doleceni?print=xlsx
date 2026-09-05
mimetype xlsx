--- v1 (2026-03-22)
+++ v2 (2026-09-05)
@@ -80,51 +80,51 @@
   <si>
     <t>Následná péče Český Těšín</t>
   </si>
   <si>
     <t>Český Těšín</t>
   </si>
   <si>
     <t>Viaduktová 57/8, 73701 Český Těšín, 731 494 713</t>
   </si>
   <si>
     <t>Následná péče Frýdek-Místek</t>
   </si>
   <si>
     <t>Frýdek-Místek</t>
   </si>
   <si>
     <t>Malý Koloredov 811, 73801 Frýdek-Místek, 724 087 221</t>
   </si>
   <si>
     <t>Následná péče Karviná</t>
   </si>
   <si>
     <t>Karviná</t>
   </si>
   <si>
-    <t>Karola Śliwky 149/17, 73301 Karviná, 731 494 695</t>
+    <t>Komenského 611/11, 73506 Karviná, 731 494 695</t>
   </si>
   <si>
     <t>Následná péče Ostrava</t>
   </si>
   <si>
     <t>Havlíčkovo nábřeží 687/21, 70200 Ostrava, 733 535 487</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>