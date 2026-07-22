--- v2 (2026-03-23)
+++ v3 (2026-07-22)
@@ -191,51 +191,51 @@
   <si>
     <t>Štefánikova 1163/12, 74221 Kopřivnice, 723 946 507</t>
   </si>
   <si>
     <t>Terénní program Ostrava</t>
   </si>
   <si>
     <t>Bohumín, Hlučín, Ostrava</t>
   </si>
   <si>
     <t>Zengrova 828/69, 70300 Ostrava 3, 774 719 357</t>
   </si>
   <si>
     <t>Terénní programy ARKA</t>
   </si>
   <si>
     <t>Sokolská třída 2587/81, 70200 Ostrava 2, 734 377 810</t>
   </si>
   <si>
     <t>Terapeutické centrum</t>
   </si>
   <si>
     <t>Bystřice, Hnojník, Komorní Lhotka, Košařiska, Nýdek, Ostrava, Ropice, Řeka, Smilovice, Střítež, Třinec, Vělopolí, Vendryně</t>
   </si>
   <si>
-    <t>Stojanovo náměstí 1072/1, 70900 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
+    <t>Mariánskohorská 1328/29, 70200 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
   </si>
   <si>
     <t>EXIT, terapeutická komunita</t>
   </si>
   <si>
     <t>Komorní Lhota 151, 73953 Hnojník, 734 873 868</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>