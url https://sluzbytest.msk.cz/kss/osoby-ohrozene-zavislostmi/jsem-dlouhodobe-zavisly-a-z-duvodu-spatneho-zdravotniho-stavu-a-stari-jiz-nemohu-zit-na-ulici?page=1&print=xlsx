--- v1 (2026-03-23)
+++ v2 (2026-10-21)
@@ -101,51 +101,51 @@
   <si>
     <t>Hraniční 21, 73942 Frýdek-Místek, 777 770 856</t>
   </si>
   <si>
     <t>Terapeutická komunita Renarkon</t>
   </si>
   <si>
     <t>Albrechtice, Albrechtičky, Andělská Hora, Bartošovice, Baška, Bělá, Bernartice nad Odrou, Bílá, Bílčice, Bílov, Bílovec, Bítov, Bocanovice, Bohumín, Bohuslavice, Bohušov, Bolatice, Bordovice, Branka u Opavy, Brantice, Bratříkovice, Bravantice, Brumovice, Bruntál, Brušperk, Bruzovice, Březová, Břidličná, Budišov nad Budišovkou, Budišovice, Bukovec, Býkov-Láryšov, Bystřice, Čaková, Čavisov, Čeladná, Čermná ve Slezsku, Český Těšín, Darkovice, Děhylov, Dětmarovice, Dětřichov nad Bystřicí, Dívčí Hrad, Dlouhá Stráň, Dobrá, Dobratice, Dobroslavice, Dolní Benešov, Dolní Domaslavice, Dolní Lhota, Dolní Lomná, Dolní Lutyně, Dolní Moravice, Dolní Tošanovice, Dolní Životice, Doubrava, Dvorce, Frenštát pod Radhoštěm, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Fulnek, Háj ve Slezsku, Hať, Havířov, Heřmanice u Oder, Heřmánky, Heřmanovice, Hladké Životice, Hlavnice, Hlinka, Hlubočec, Hlučín, Hněvošice, Hnojník, Hodslavice, Holasovice, Holčovice, Horní Benešov, Horní Bludovice, Horní Domaslavice, Horní Lhota, Horní Lomná, Horní Město, Horní Suchá, Horní Tošanovice, Horní Životice, Hostašovice, Hošťálkovy, Hrabyně, Hradec nad Moravicí, Hrádek, Hrčava, Hukvaldy, Chlebičov, Chotěbuz, Chuchelná, Chvalíkovice, Jablunkov, Jakartovice, Jakubčovice nad Odrou, Janov, Janovice, Jeseník nad Odrou, Jezdkovice, Jindřichov, Jiříkov, Jistebník, Kaňovice, Karlova Studánka, Karlovice, Karviná, Kateřinice, Klimkovice, Kobeřice, Komorní Lhotka, Kopřivnice, Košařiska, Kozlovice, Kozmice, Krásná, Krasov, Kravaře, Krmelín, Krnov, Kružberk, Křišťanovice, Kujavy, Kunčice pod Ondřejníkem, Kunín, Kyjovice, Leskovec nad Moravicí, Lhotka, Lhotka u Litultovic, Libhošť, Lichnov, Liptaň, Litultovice, Lomnice, Luboměř, Lučina, Ludgeřovice, Ludvíkov, Malá Morávka, Malá Štáhle, Malenovice, Mankovice, Markvartovice, Melč, Město Albrechtice, Metylovice, Mezina, Mikolajice, Milíkov, Milotice nad Opavou, Mladecko, Mokré Lazce, Moravice, Morávka, Moravskoslezský Kočov, Mořkov, Mosty u Jablunkova, Mošnov, Návsí, Neplachovice, Nižní Lhoty, Nošovice, Nová Pláň, Nové Heřminovy, Nové Lublice, Nové Sedlice, Nový Jičín, Nýdek, Oborná, Odry, Olbramice, Oldřišov, Opava, Orlová, Osoblaha, Ostrava, Ostravice, Otice, Palkovice, Paskov, Pazderna, Petrovice, Petrovice u Karviné, Petřvald, Písečná, Písek, Píšť, Pražmo, Pržno, Příbor, Pstruží, Pustá Polom, Pustějov, Radkov, Raduň, Raškovice, Razová, Rohov, Ropice, Roudno, Rudná pod Pradědem, Rusín, Rybí, Rychvald, Rýmařov, Ryžoviště, Řeka, Řepiště, Sedliště, Sedlnice, Skotnice, Skřipov, Slatina, Slavkov, Slezské Pavlovice, Slezské Rudoltice, Služovice, Smilovice, Soběšovice, Sosnová, Spálov, Stará Ves, Stará Ves nad Ondřejnicí, Staré Hamry, Staré Heřminovy, Staré Město, Staré Těchanovice, Starý Jičín, Staříč, Stěbořice, Stonava, Strahovice, Střítež, Studénka, Sudice, Suchdol nad Odrou, Svatoňovice, Světlá Hora, Sviadnov, Svobodné Heřmanice, Šenov, Šenov u Nového Jičína, Šilheřovice, Široká Niva, Štáblovice, Štěpánkovice, Štítina, Štramberk, Těrlicko, Těškovice, Tichá, Tísek, Trnávka, Trojanovice, Třanovice, Třebom, Třemešná, Třinec, Tvrdkov, Uhlířov, Úvalno, Václavov u Bruntálu, Václavovice, Valšov, Velká Polom, Velká Štáhle, Velké Albrechtice, Velké Heraltice, Velké Hoštice, Vělopolí, Vendryně, Veřovice, Větřkovice, Vítkov, Vojkovice, Vratimov, Vražné, Vrbno pod Pradědem, Vrchy, Vršovice, Vřesina, Vysoká, Vyšní Lhoty, Zátor, Závada, Závišice, Zbyslavice, Žabeň, Ženklava, Žermanice, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Čeladná 383, 73912 Čeladná, 558 684 334, 775 272 543</t>
   </si>
   <si>
     <t>EXIT, terapeutická komunita</t>
   </si>
   <si>
     <t>Komorní Lhota 151, 73953 Hnojník, 734 873 868</t>
   </si>
   <si>
     <t>Adámkova vila, Domov se zvláštním režimem, z. ú.</t>
   </si>
   <si>
     <t>Raškovice</t>
   </si>
   <si>
-    <t>Raškovice 28, 73904 Raškovice, 730 820 129</t>
+    <t>Raškovice 699, 73904 Raškovice, 730 820 129, Raškovice 28, 73904 Raškovice, 730 820 129</t>
   </si>
   <si>
     <t>Domov Čujkovova, Ostrava-Zábřeh, příspěvková organizace</t>
   </si>
   <si>
     <t>Čujkovova 1717, 70030 Ostrava, 596 745 477</t>
   </si>
   <si>
     <t>Domov Duha, příspěvková organizace</t>
   </si>
   <si>
     <t>Nový Jičín</t>
   </si>
   <si>
     <t>Hřbitovní 1128/41, 74101 Nový Jičín, 556 709 033</t>
   </si>
   <si>
     <t>Domov Magnolie, Ostrava-Vítkovice, příspěvková organizace</t>
   </si>
   <si>
     <t>Sirotčí 474/56, 70300 Ostrava 3, 591 144 511, 727 917 705</t>
   </si>
   <si>
     <t>Domov OASA</t>
   </si>