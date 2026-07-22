--- v1 (2026-03-23)
+++ v2 (2026-07-22)
@@ -80,51 +80,51 @@
   <si>
     <t>Viaduktová 57/8, 73701 Český Těšín, 731 494 713</t>
   </si>
   <si>
     <t>Poradna Ostrava</t>
   </si>
   <si>
     <t>Havlíčkovo nábřeží 687/21, 70200 Ostrava, 733 535 487</t>
   </si>
   <si>
     <t>Poradny Frýdek-Místek, Karviná</t>
   </si>
   <si>
     <t>Frýdek-Místek, Karviná</t>
   </si>
   <si>
     <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 724 087 221, Karola Śliwky 149/17, 73301 Karviná, 731 494 695</t>
   </si>
   <si>
     <t>Terapeutické centrum</t>
   </si>
   <si>
     <t>Bystřice, Hnojník, Komorní Lhotka, Košařiska, Nýdek, Ostrava, Ropice, Řeka, Smilovice, Střítež, Třinec, Vělopolí, Vendryně</t>
   </si>
   <si>
-    <t>Stojanovo náměstí 1072/1, 70900 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
+    <t>Mariánskohorská 1328/29, 70200 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
   </si>
   <si>
     <t>Armáda spásy, Dům pod svahem Havířov</t>
   </si>
   <si>
     <t>Havířov</t>
   </si>
   <si>
     <t>nám. T. G. Masaryka 797/9, 73601 Havířov, Slovenského nár. povstání 802/13, 73601 Havířov, Okružní 1081/20, 73601 Havířov, Okružní 819/3, 73601 Havířov, Pod Svahem 284/1, 73564 Havířov, 773 770 158</t>
   </si>
   <si>
     <t>Armáda spásy, Vyhlídka Havířov</t>
   </si>
   <si>
     <t>Boženy Němcové 628/7, 73601 Havířov, 737 215 426, Jarošova 857/23, 73601 Havířov, 737 215 426, Obránců míru 619/3, 73601 Havířov, 737 215 426, Jarošova 866/3, 73601 Havířov, 737 215 426</t>
   </si>
   <si>
     <t>Doléčovací centrum</t>
   </si>
   <si>
     <t>Albrechtice, Albrechtičky, Andělská Hora, Bartošovice, Baška, Bělá, Bernartice nad Odrou, Bílá, Bílčice, Bílov, Bílovec, Bítov, Bocanovice, Bohumín, Bohuslavice, Bohušov, Bolatice, Bordovice, Branka u Opavy, Brantice, Bratříkovice, Bravantice, Brumovice, Bruntál, Brušperk, Bruzovice, Březová, Břidličná, Budišov nad Budišovkou, Budišovice, Bukovec, Býkov-Láryšov, Bystřice, Čaková, Čavisov, Čeladná, Čermná ve Slezsku, Český Těšín, Darkovice, Děhylov, Dětmarovice, Dětřichov nad Bystřicí, Dívčí Hrad, Dlouhá Stráň, Dobrá, Dobratice, Dobroslavice, Dolní Benešov, Dolní Domaslavice, Dolní Lhota, Dolní Lomná, Dolní Lutyně, Dolní Moravice, Dolní Tošanovice, Dolní Životice, Doubrava, Dvorce, Frenštát pod Radhoštěm, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Fulnek, Háj ve Slezsku, Hať, Havířov, Heřmanice u Oder, Heřmánky, Heřmanovice, Hladké Životice, Hlavnice, Hlinka, Hlubočec, Hlučín, Hněvošice, Hnojník, Hodslavice, Holasovice, Holčovice, Horní Benešov, Horní Bludovice, Horní Domaslavice, Horní Lhota, Horní Lomná, Horní Město, Horní Suchá, Horní Tošanovice, Horní Životice, Hostašovice, Hošťálkovy, Hrabyně, Hradec nad Moravicí, Hrádek, Hrčava, Hukvaldy, Chlebičov, Chotěbuz, Chuchelná, Chvalíkovice, Jablunkov, Jakartovice, Jakubčovice nad Odrou, Janov, Janovice, Jeseník nad Odrou, Jezdkovice, Jindřichov, Jiříkov, Jistebník, Kaňovice, Karlova Studánka, Karlovice, Karviná, Kateřinice, Klimkovice, Kobeřice, Komorní Lhotka, Kopřivnice, Košařiska, Kozlovice, Kozmice, Krásná, Krasov, Kravaře, Krmelín, Krnov, Kružberk, Křišťanovice, Kujavy, Kunčice pod Ondřejníkem, Kunín, Kyjovice, Leskovec nad Moravicí, Lhotka, Lhotka u Litultovic, Libhošť, Lichnov, Liptaň, Litultovice, Lomnice, Luboměř, Lučina, Ludgeřovice, Ludvíkov, Malá Morávka, Malá Štáhle, Malenovice, Mankovice, Markvartovice, Melč, Město Albrechtice, Metylovice, Mezina, Mikolajice, Milíkov, Milotice nad Opavou, Mladecko, Mokré Lazce, Moravice, Morávka, Moravskoslezský Kočov, Mořkov, Mosty u Jablunkova, Mošnov, Návsí, Neplachovice, Nižní Lhoty, Nošovice, Nová Pláň, Nové Heřminovy, Nové Lublice, Nové Sedlice, Nový Jičín, Nýdek, Oborná, Odry, Olbramice, Oldřišov, Opava, Orlová, Osoblaha, Ostrava, Ostravice, Otice, Palkovice, Paskov, Pazderna, Petrovice, Petrovice u Karviné, Petřvald, Písečná, Písek, Píšť, Pražmo, Pržno, Příbor, Pstruží, Pustá Polom, Pustějov, Radkov, Raduň, Raškovice, Razová, Rohov, Ropice, Roudno, Rudná pod Pradědem, Rusín, Rybí, Rychvald, Rýmařov, Ryžoviště, Řeka, Řepiště, Sedliště, Sedlnice, Skotnice, Skřipov, Slatina, Slavkov, Slezské Pavlovice, Slezské Rudoltice, Služovice, Smilovice, Soběšovice, Sosnová, Spálov, Stará Ves, Stará Ves nad Ondřejnicí, Staré Hamry, Staré Heřminovy, Staré Město, Staré Těchanovice, Starý Jičín, Staříč, Stěbořice, Stonava, Strahovice, Střítež, Studénka, Sudice, Suchdol nad Odrou, Svatoňovice, Světlá Hora, Sviadnov, Svobodné Heřmanice, Šenov, Šenov u Nového Jičína, Šilheřovice, Široká Niva, Štáblovice, Štěpánkovice, Štítina, Štramberk, Těrlicko, Těškovice, Tichá, Tísek, Trnávka, Trojanovice, Třanovice, Třebom, Třemešná, Třinec, Tvrdkov, Uhlířov, Úvalno, Václavov u Bruntálu, Václavovice, Valšov, Velká Polom, Velká Štáhle, Velké Albrechtice, Velké Heraltice, Velké Hoštice, Vělopolí, Vendryně, Veřovice, Větřkovice, Vítkov, Vojkovice, Vratimov, Vražné, Vrbno pod Pradědem, Vrchy, Vršovice, Vřesina, Vysoká, Vyšní Lhoty, Zátor, Závada, Závišice, Zbyslavice, Žabeň, Ženklava, Žermanice, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Mariánskohorská 747/35, 70200 Ostrava, Vaškova 1449/19, 70200 Ostrava, Mariánskohorská 1328/29, 70200 Ostrava, 775 492 010</t>
   </si>