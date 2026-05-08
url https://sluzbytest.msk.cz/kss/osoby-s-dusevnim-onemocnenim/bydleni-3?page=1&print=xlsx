--- v1 (2026-03-23)
+++ v2 (2026-05-08)
@@ -269,51 +269,51 @@
   <si>
     <t>Bocanovice, Bukovec, Bystřice, Dolní Lomná, Hnojník, Hrádek, Hrčava, Jablunkov, Komorní Lhotka, Košařiska, Milíkov, Mosty u Jablunkova, Návsí, Nýdek, Písečná, Písek, Ropice, Řeka, Smilovice, Střítež, Třinec, Vělopolí, Vendryně</t>
   </si>
   <si>
     <t>čp. 423, 73961 Třinec, 731 826 808</t>
   </si>
   <si>
     <t>sociální rehabilitace</t>
   </si>
   <si>
     <t>Karla Pokorného 447/52a, 70800 Ostrava 8, 777 034 886, Bulharská 1561/7, 70800 Ostrava 8, 774 452 039, Skautská 1045/3, 70800 Ostrava 8, 777 034 886, Sokolovská 6062/32, 70800 Ostrava 8, 777 034 886</t>
   </si>
   <si>
     <t>Sociální rehabilitace JINAK</t>
   </si>
   <si>
     <t>Opava, Vítkov</t>
   </si>
   <si>
     <t>Hrnčířská 272/14, 74601 Opava 1, 736 528 058, Vodní 173, 74901 Vítkov 1, 736 528 058</t>
   </si>
   <si>
     <t>Sociální rehabilitace na Jihu</t>
   </si>
   <si>
-    <t>J. Matuška 82/26a, 70030 Ostrava, 775 191 764</t>
+    <t>Čujkovova 3165/40a, 70030 Ostrava, Čujkovova 1736/30, 70030 Ostrava, J. Matuška 82/26a, 70030 Ostrava, 775 191 764</t>
   </si>
   <si>
     <t>Středisko psychosociální pomoci</t>
   </si>
   <si>
     <t>Strmá 1013/3, 70900 Mariánské Hory, Chelčického 616/12, 70200 Ostrava, 770 181 120</t>
   </si>
   <si>
     <t>Terenní služba ZOOM</t>
   </si>
   <si>
     <t>Baška, Bruzovice, Dobrá, Dobratice, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Janovice, Kaňovice, Lučina, Metylovice, Nižní Lhoty, Nošovice, Palkovice, Paskov, Pazderna, Pržno, Raškovice, Řepiště, Sedliště, Staré Město, Staříč, Sviadnov, Vojkovice, Vyšní Lhoty, Žabeň</t>
   </si>
   <si>
     <t>Sadová 604, 73801 Frýdek-Místek 1, 603 488 176</t>
   </si>
   <si>
     <t>Sociální rehabilitace</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Branka u Opavy, Bratříkovice, Brumovice, Březová, Budišov nad Budišovkou, Budišovice, Čermná ve Slezsku, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Dolní Životice, Háj ve Slezsku, Hať, Hlavnice, Hlubočec, Hlučín, Hněvošice, Holasovice, Hrabyně, Hradec nad Moravicí, Chlebičov, Chuchelná, Chvalíkovice, Jakartovice, Jezdkovice, Kobeřice, Kozmice, Kravaře, Kružberk, Kyjovice, Lhotka u Litultovic, Litultovice, Ludgeřovice, Markvartovice, Melč, Mikolajice, Mladecko, Mokré Lazce, Moravice, Neplachovice, Nové Lublice, Nové Sedlice, Oldřišov, Opava, Otice, Píšť, Pustá Polom, Radkov, Raduň, Rohov, Skřipov, Slavkov, Služovice, Sosnová, Staré Těchanovice, Stěbořice, Strahovice, Sudice, Svatoňovice, Šilheřovice, Štáblovice, Štěpánkovice, Štítina, Těškovice, Třebom, Uhlířov, Velké Heraltice, Velké Hoštice, Větřkovice, Vítkov, Vršovice, Vřesina, Závada</t>
   </si>
   <si>
     <t>Hradecká 650/16, 74601 Opava 1, 553 652 433, 722 933 477</t>
   </si>