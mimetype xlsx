--- v2 (2026-03-23)
+++ v3 (2026-05-08)
@@ -260,51 +260,51 @@
   <si>
     <t>Služby následné péče v Kontaktním centru Anabell Ostrava</t>
   </si>
   <si>
     <t>Pivovarská 4/10, 70200 Ostrava, 771 178 991</t>
   </si>
   <si>
     <t>sociální rehabilitace</t>
   </si>
   <si>
     <t>Karla Pokorného 447/52a, 70800 Ostrava 8, 777 034 886, Bulharská 1561/7, 70800 Ostrava 8, 774 452 039, Skautská 1045/3, 70800 Ostrava 8, 777 034 886, Sokolovská 6062/32, 70800 Ostrava 8, 777 034 886</t>
   </si>
   <si>
     <t>Sociální rehabilitace JINAK</t>
   </si>
   <si>
     <t>Opava, Vítkov</t>
   </si>
   <si>
     <t>Hrnčířská 272/14, 74601 Opava 1, 736 528 058, Vodní 173, 74901 Vítkov 1, 736 528 058</t>
   </si>
   <si>
     <t>Sociální rehabilitace na Jihu</t>
   </si>
   <si>
-    <t>J. Matuška 82/26a, 70030 Ostrava, 775 191 764</t>
+    <t>Čujkovova 3165/40a, 70030 Ostrava, Čujkovova 1736/30, 70030 Ostrava, J. Matuška 82/26a, 70030 Ostrava, 775 191 764</t>
   </si>
   <si>
     <t>Středisko psychosociální pomoci</t>
   </si>
   <si>
     <t>Strmá 1013/3, 70900 Mariánské Hory, Chelčického 616/12, 70200 Ostrava, 770 181 120</t>
   </si>
   <si>
     <t>TABITA Český Těšín, osobní asistence</t>
   </si>
   <si>
     <t>Albrechtice, Český Těšín, Dolní Domaslavice, Dolní Tošanovice, Horní Domaslavice, Horní Suchá, Horní Tošanovice, Chotěbuz, Těrlicko, Třanovice</t>
   </si>
   <si>
     <t>Třanovského 1758/10, 73701 Český Těšín 1, 739 525 242</t>
   </si>
   <si>
     <t>TABITA Jablunkov, osobní asistence</t>
   </si>
   <si>
     <t>Bocanovice, Bukovec, Dolní Lomná, Horní Lomná, Hrádek, Jablunkov, Milíkov, Mosty u Jablunkova, Návsí, Písečná, Písek</t>
   </si>
   <si>
     <t>Dukelská 108, 73991 Jablunkov, 558 713 772, 739 525 242</t>
   </si>