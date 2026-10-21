--- v2 (2026-03-23)
+++ v3 (2026-10-21)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Adámkova vila, Domov se zvláštním režimem, z. ú.</t>
   </si>
   <si>
     <t>Raškovice</t>
   </si>
   <si>
-    <t>Raškovice 28, 73904 Raškovice, 730 820 129</t>
+    <t>Raškovice 699, 73904 Raškovice, 730 820 129, Raškovice 28, 73904 Raškovice, 730 820 129</t>
   </si>
   <si>
     <t>Armáda spásy, Domov Přístav Frýdek - Místek</t>
   </si>
   <si>
     <t>Frýdek-Místek</t>
   </si>
   <si>
     <t>Míru 1313, 73801 Frýdek-Místek, 737 215 433</t>
   </si>
   <si>
     <t>Armáda spásy, Domov Přístav Ostrava - Kunčičky</t>
   </si>
   <si>
     <t>Ostrava</t>
   </si>
   <si>
     <t>Holvekova 611/38b, 71800 Ostrava, Holvekova 534/37, 71800 Ostrava, 773 770 123, Holvekova 612/38, 71800 Ostrava, 773 770 123</t>
   </si>
   <si>
     <t>Armáda spásy, Domov Přístav Ostrava - Zukalova</t>
   </si>
   <si>
     <t>Zukalova 1401/3, 70300 Ostrava, 773 770 267</t>
   </si>