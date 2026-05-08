--- v2 (2026-03-23)
+++ v3 (2026-05-08)
@@ -101,51 +101,51 @@
   <si>
     <t>Ostrava</t>
   </si>
   <si>
     <t>Holvekova 611/38b, 71800 Ostrava, Holvekova 534/37, 71800 Ostrava, 773 770 123, Holvekova 612/38, 71800 Ostrava, 773 770 123</t>
   </si>
   <si>
     <t>Armáda spásy, Domov Přístav Ostrava - Zukalova</t>
   </si>
   <si>
     <t>Zukalova 1401/3, 70300 Ostrava, 773 770 267</t>
   </si>
   <si>
     <t>Asistenční služba</t>
   </si>
   <si>
     <t>Karviná</t>
   </si>
   <si>
     <t>Sokolovská 1761/36, 73506 Karviná, 773 494 545</t>
   </si>
   <si>
     <t>Sociálně terapeutické dílny</t>
   </si>
   <si>
-    <t>Skautská 1045/3, 70800 Ostrava, 770 164 382</t>
+    <t>Strmá 1013/3, 70900 Ostrava, 770 164 382, Skautská 1045/3, 70800 Ostrava, 770 164 382</t>
   </si>
   <si>
     <t>Bydlíme! 2016</t>
   </si>
   <si>
     <t>Strmá 1013/3, 70900 Ostrava, 770 176 159, Boleslavova 878/17, 70900 Ostrava, 778 523 544, Slavíkova 1762/19, 70800 Ostrava, 778 523 544, Na Můstku 1068/2, 70200 Ostrava, 778 523 544, Skautská 435/8, 70800 Ostrava, 778 523 544, Dělnická 318/42, 70800 Ostrava, 778 523 544, Orebitská 192/25, 70200 Ostrava, 778 523 544, Orebitská 194/29, 70200 Ostrava, 778 523 544, Vaškova 1449/19, 70200 Ostrava, 778 523 544</t>
   </si>
   <si>
     <t>Centrum sociálních služeb pro seniory Pohoda, příspěvková organizace</t>
   </si>
   <si>
     <t>Bruntál</t>
   </si>
   <si>
     <t>Smetanova 1113/21a, 79201 Bruntál, 555 530 821</t>
   </si>
   <si>
     <t>Denní a pobytové služby pro - Respitní péče</t>
   </si>
   <si>
     <t>Havířov</t>
   </si>
   <si>
     <t>Moskevská 1103/1f, 73601 Havířov, 596 411 031</t>
   </si>