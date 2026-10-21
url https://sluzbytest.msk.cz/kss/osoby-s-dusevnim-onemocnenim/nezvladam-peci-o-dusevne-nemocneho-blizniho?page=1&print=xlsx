--- v3 (2026-05-08)
+++ v4 (2026-10-21)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Adámkova vila, Domov se zvláštním režimem, z. ú.</t>
   </si>
   <si>
     <t>Raškovice</t>
   </si>
   <si>
-    <t>Raškovice 28, 73904 Raškovice, 730 820 129</t>
+    <t>Raškovice 699, 73904 Raškovice, 730 820 129, Raškovice 28, 73904 Raškovice, 730 820 129</t>
   </si>
   <si>
     <t>Adámkova vila, Osobní asistence, z.ú.</t>
   </si>
   <si>
     <t>Dobrá, Dobratice, Krásná, Morávka, Nošovice, Pražmo, Raškovice, Vyšní Lhoty</t>
   </si>
   <si>
     <t>Raškovice 28, 73904 Pražmo, 730 820 129</t>
   </si>
   <si>
     <t>Senevida Frýdek-Místek</t>
   </si>
   <si>
     <t>Frýdek-Místek</t>
   </si>
   <si>
     <t>Hlavní třída 2326, Místek 2326, 73801 Frýdek-Místek 1, 724 393 130</t>
   </si>
   <si>
     <t>Senevida Jablunkov</t>
   </si>
   <si>
     <t>Jablunkov</t>
   </si>
@@ -143,51 +143,51 @@
   <si>
     <t>Denní a pobytové služby pro - Respitní péče</t>
   </si>
   <si>
     <t>Havířov</t>
   </si>
   <si>
     <t>Moskevská 1103/1f, 73601 Havířov, 596 411 031</t>
   </si>
   <si>
     <t>Denní a pobytové služby pro seniory - Denní stacionář</t>
   </si>
   <si>
     <t>Denní stacionář Radost</t>
   </si>
   <si>
     <t>Čapkova 708, 73961 Třinec, 558 999 751</t>
   </si>
   <si>
     <t>Diakonie ČCE středisko v Rýmařově</t>
   </si>
   <si>
     <t>Dolní Moravice</t>
   </si>
   <si>
-    <t>Dolní Moravice 25, 79501 Rýmařov, 554 230 503, 736 430 633</t>
+    <t>Hornoměstská 1392/70, 79501 Rýmařov, 554 211 294, Dolní Moravice 25, 79501 Rýmařov, 554 230 503, 736 430 633</t>
   </si>
   <si>
     <t>Domov Bílá Opava, příspěvková organizace</t>
   </si>
   <si>
     <t>Opava</t>
   </si>
   <si>
     <t>Rybářská 545/27, 74601 Opava, 553 712 183</t>
   </si>
   <si>
     <t>Domov Březiny, příspěvková organizace</t>
   </si>
   <si>
     <t>Petřvald</t>
   </si>
   <si>
     <t>Rychvaldská 531, 73541 Petřvald, 596 541 238</t>
   </si>
   <si>
     <t>Domov Čujkovova, Ostrava-Zábřeh, příspěvková organizace</t>
   </si>
   <si>
     <t>Čujkovova 1717, 70030 Ostrava, 596 745 477</t>
   </si>