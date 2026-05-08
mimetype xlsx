--- v2 (2026-03-23)
+++ v3 (2026-05-08)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Sociálně terapeutické dílny</t>
   </si>
   <si>
     <t>Ostrava</t>
   </si>
   <si>
-    <t>Skautská 1045/3, 70800 Ostrava, 770 164 382</t>
+    <t>Strmá 1013/3, 70900 Ostrava, 770 164 382, Skautská 1045/3, 70800 Ostrava, 770 164 382</t>
   </si>
   <si>
     <t>Centrum sociálních služeb pro seniory Pohoda, příspěvková organizace</t>
   </si>
   <si>
     <t>Bruntál</t>
   </si>
   <si>
     <t>Smetanova 1113/21a, 79201 Bruntál, 555 530 821</t>
   </si>
   <si>
     <t>Denní a pobytové služby pro seniory - Denní stacionář</t>
   </si>
   <si>
     <t>Havířov</t>
   </si>
   <si>
     <t>Moskevská 1103/1f, 73601 Havířov, 596 411 031</t>
   </si>
   <si>
     <t>Denní stacionář Radost</t>
   </si>
   <si>
     <t>Třinec</t>
   </si>