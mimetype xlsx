--- v1 (2026-03-23)
+++ v2 (2026-05-08)
@@ -458,51 +458,51 @@
   <si>
     <t>Občanská poradna</t>
   </si>
   <si>
     <t>Palackého 129, 73801 Frýdek-Místek, 773 173 604</t>
   </si>
   <si>
     <t>Odlehčovací služba</t>
   </si>
   <si>
     <t>Nákladní 231/31, 74601 Opava 1, 553 621 548, 731 427 984</t>
   </si>
   <si>
     <t>Bohumín, Čavisov, Dobroslavice, Dolní Lhota, Hlučín, Jistebník, Klimkovice, Krmelín, Markvartovice, Olbramice, Ostrava, Paskov, Petřvald, Rychvald, Řepiště, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
     <t>Brandlova 1267/6, 72529 Ostrava, 603 337 641</t>
   </si>
   <si>
     <t>Závodní 1667/14, 73506 Karviná, 596 325 128</t>
   </si>
   <si>
     <t>Odlehčovací služby</t>
   </si>
   <si>
-    <t>Bílá, Čeladná, Dobrá, Frýdlant nad Ostravicí, Janovice, Kozlovice, Kunčice pod Ondřejníkem, Lhotka, Malenovice, Metylovice, Ostravice, Pržno, Pstruží, Staré Hamry</t>
+    <t>Bílá, Čeladná, Dobrá, Frýdlant nad Ostravicí, Janovice, Kozlovice, Kunčice pod Ondřejníkem, Lhotka, Malenovice, Metylovice, Ostravice, Paskov, Pržno, Pstruží, Staré Hamry</t>
   </si>
   <si>
     <t>Náměstí 6, 73911 Frýdlant nad Ostravicí, 603 980 386</t>
   </si>
   <si>
     <t>Centrum sociálních služeb Bohumín, příspěvková organizace</t>
   </si>
   <si>
     <t>Bohumín, Dolní Lutyně, Rychvald</t>
   </si>
   <si>
     <t>Masarykova 365, 73551 Bohumín, 596 092 502</t>
   </si>
   <si>
     <t>osobní asistence</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Darkovice, Dolní Benešov, Háj ve Slezsku, Hať, Hlučín, Hněvošice, Chlebičov, Chuchelná, Kobeřice, Kozmice, Kravaře, Markvartovice, Mokré Lazce, Nové Sedlice, Oldřišov, Opava, Píšť, Raduň, Rohov, Služovice, Strahovice, Sudice, Šilheřovice, Štěpánkovice, Štítina, Třebom, Velké Hoštice, Vřesina, Závada</t>
   </si>
   <si>
     <t>Hlučínská 739, 74727 Kobeřice</t>
   </si>
   <si>
     <t>Osobní asistence</t>
   </si>