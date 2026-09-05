--- v3 (2026-05-08)
+++ v4 (2026-09-05)
@@ -110,51 +110,51 @@
   <si>
     <t>Centrum denních služeb</t>
   </si>
   <si>
     <t>Odry</t>
   </si>
   <si>
     <t>Nádražní 695/28, 74235 Odry, 728 476 958</t>
   </si>
   <si>
     <t>Centrum sociálních služeb pro seniory Pohoda, příspěvková organizace</t>
   </si>
   <si>
     <t>Bruntál</t>
   </si>
   <si>
     <t>Smetanova 1113/21a, 79201 Bruntál, 555 530 821</t>
   </si>
   <si>
     <t>Česká provincie Kongregace dcer Božské Lásky</t>
   </si>
   <si>
     <t>Opava</t>
   </si>
   <si>
-    <t>Rooseveltova 886/47, 74601 Opava, 731 632 722</t>
+    <t>Rooseveltova 770/43, 74601 Opava, Rooseveltova 886/45, 74601 Opava, 731 632 722</t>
   </si>
   <si>
     <t>Denní stacionář ČMELÁČEK</t>
   </si>
   <si>
     <t>Mjr. Nováka 1455/34, 70030 Ostrava, 725 757 673</t>
   </si>
   <si>
     <t>Denní stacionář</t>
   </si>
   <si>
     <t>Kopřivnice</t>
   </si>
   <si>
     <t>Francouzská 1181/26, 74221 Kopřivnice, 604 317 786</t>
   </si>
   <si>
     <t>Stacionář "V Zahradě"</t>
   </si>
   <si>
     <t>Havířov</t>
   </si>
   <si>
     <t>U Jeslí 893/2, 73601 Havířov 1, 597 582 896</t>
   </si>
@@ -209,51 +209,51 @@
   <si>
     <t>Máchova 1134, 73961 Třinec, 558 332 167</t>
   </si>
   <si>
     <t>Dětská rehabilitace</t>
   </si>
   <si>
     <t>Hlučín</t>
   </si>
   <si>
     <t>Hluboká 1117/23, 74801 Hlučín, 595 041 458</t>
   </si>
   <si>
     <t>Dětské denní centrum Beruška</t>
   </si>
   <si>
     <t>Husova 913/2, 79201 Bruntál, 604 390 038</t>
   </si>
   <si>
     <t>Diakonie ČCE středisko v Rýmařově</t>
   </si>
   <si>
     <t>Břidličná, Dolní Moravice, Horní Město, Jiříkov, Rýmařov, Ryžoviště, Stará Ves, Tvrdkov, Velká Štáhle</t>
   </si>
   <si>
-    <t>Lidická 1328/14, 79501 Rýmařov, 554 211 294</t>
+    <t>třída Hrdinů 785/48, 79501 Rýmařov, 554 211 294</t>
   </si>
   <si>
     <t>Domov Jistoty, příspěvková organizace</t>
   </si>
   <si>
     <t>Komenského 2097/6, 73701 Český Těšín, 596 014 646</t>
   </si>
   <si>
     <t>Polská 71/50, 73401 Karviná, 596 014 046</t>
   </si>
   <si>
     <t>Domov Letokruhy</t>
   </si>
   <si>
     <t>Budišov nad Budišovkou</t>
   </si>
   <si>
     <t>Partyzánská 229, 74787 Budišov nad Budišovkou, 734 528 718</t>
   </si>
   <si>
     <t>Domov pro osoby se zdravotním postižením Dolní Životice</t>
   </si>
   <si>
     <t>Dolní Životice</t>
   </si>