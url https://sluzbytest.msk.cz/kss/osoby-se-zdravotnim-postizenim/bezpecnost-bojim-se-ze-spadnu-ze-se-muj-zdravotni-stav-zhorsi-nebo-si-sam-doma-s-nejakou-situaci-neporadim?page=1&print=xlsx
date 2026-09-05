--- v2 (2026-03-23)
+++ v3 (2026-09-05)
@@ -128,51 +128,51 @@
   <si>
     <t>Bystřice, Hnojník, Nýdek, Ropice, Smilovice, Střítež, Třinec, Vělopolí, Vendryně</t>
   </si>
   <si>
     <t>Smetanova 523, 73961 Třinec 1, 739 525 242</t>
   </si>
   <si>
     <t>Čavisov, Děhylov, Dobroslavice, Dolní Lhota, Janovice, Klimkovice, Markvartovice, Olbramice, Ostrava, Petřvald, Rychvald, Studénka, Šenov, Václavovice, Vřesina</t>
   </si>
   <si>
     <t>Patrice Lumumby 2608, 70030 Ostrava, 604 600 029</t>
   </si>
   <si>
     <t>Podané ruce - osobní asistence</t>
   </si>
   <si>
     <t>Malý Koloredov 811, 73801 Frýdek-Místek</t>
   </si>
   <si>
     <t>Diakonie ČCE středisko v Rýmařově</t>
   </si>
   <si>
     <t>Břidličná, Dolní Moravice, Horní Město, Jiříkov, Rýmařov, Ryžoviště, Stará Ves, Tvrdkov, Velká Štáhle</t>
   </si>
   <si>
-    <t>Lidická 1328/14, 79501 Rýmařov, 554 211 294</t>
+    <t>třída Hrdinů 785/48, 79501 Rýmařov, 554 211 294</t>
   </si>
   <si>
     <t>Fany DK s.r.o.</t>
   </si>
   <si>
     <t>Bartošovice, Bernartice nad Odrou, Hladké Životice, Hodslavice, Hostašovice, Jeseník nad Odrou, Kunín, Libhošť, Mořkov, Nový Jičín, Rybí, Sedlnice, Starý Jičín, Suchdol nad Odrou, Šenov u Nového Jičína</t>
   </si>
   <si>
     <t>Dlouhá 1865/44, 74101 Nový Jičín, 775 276 254</t>
   </si>
   <si>
     <t>pečovatelská služba</t>
   </si>
   <si>
     <t>Hlučínská 739, 74727 Kobeřice, 606 168 192</t>
   </si>
   <si>
     <t>Pečovatelská služba města Vratimova</t>
   </si>
   <si>
     <t>Vratimov</t>
   </si>
   <si>
     <t>Frýdecká 853/57, 73932 Vratimov, 596 732 441, 607 225 927</t>
   </si>