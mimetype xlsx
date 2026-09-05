--- v2 (2026-03-23)
+++ v3 (2026-09-05)
@@ -38,51 +38,51 @@
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Centrum ANIMA Opava</t>
   </si>
   <si>
     <t>Dolní Životice, Kravaře, Opava</t>
   </si>
   <si>
     <t>Liptovská 1045/21, 74706 Opava, 739 404 488</t>
   </si>
   <si>
     <t>Diakonie ČCE středisko v Rýmařově</t>
   </si>
   <si>
     <t>Břidličná, Dolní Moravice, Horní Město, Jiříkov, Rýmařov, Ryžoviště, Stará Ves, Tvrdkov, Velká Štáhle</t>
   </si>
   <si>
-    <t>Lidická 1328/14, 79501 Rýmařov, 554 211 294</t>
+    <t>třída Hrdinů 785/48, 79501 Rýmařov, 554 211 294</t>
   </si>
   <si>
     <t>Domov Letokruhy</t>
   </si>
   <si>
     <t>Budišov nad Budišovkou</t>
   </si>
   <si>
     <t>Partyzánská 229, 74787 Budišov nad Budišovkou, 734 528 718</t>
   </si>
   <si>
     <t>EUNIKA Karviná, sociálně aktivizační služby pro seniory a osoby se zdravotním postižením</t>
   </si>
   <si>
     <t>Karviná</t>
   </si>
   <si>
     <t>Kašparova 2978/1, 73401 Karviná, 731 670 761</t>
   </si>
   <si>
     <t>Fany DK s.r.o.</t>
   </si>
   <si>
     <t>Bartošovice, Bernartice nad Odrou, Hladké Životice, Hodslavice, Hostašovice, Jeseník nad Odrou, Kunín, Libhošť, Mořkov, Nový Jičín, Rybí, Sedlnice, Starý Jičín, Suchdol nad Odrou, Šenov u Nového Jičína</t>
   </si>