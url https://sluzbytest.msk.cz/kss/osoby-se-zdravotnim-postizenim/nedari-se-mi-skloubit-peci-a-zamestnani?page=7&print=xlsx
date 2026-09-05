--- v2 (2026-05-08)
+++ v3 (2026-09-05)
@@ -56,51 +56,51 @@
   <si>
     <t>Centrum denních služeb</t>
   </si>
   <si>
     <t>Odry</t>
   </si>
   <si>
     <t>Nádražní 695/28, 74235 Odry, 728 476 958</t>
   </si>
   <si>
     <t>Centrum sociálních služeb pro seniory Pohoda, příspěvková organizace</t>
   </si>
   <si>
     <t>Bruntál</t>
   </si>
   <si>
     <t>Smetanova 1113/21a, 79201 Bruntál, 555 530 821</t>
   </si>
   <si>
     <t>Česká provincie Kongregace dcer Božské Lásky</t>
   </si>
   <si>
     <t>Opava</t>
   </si>
   <si>
-    <t>Rooseveltova 886/47, 74601 Opava, 731 632 722</t>
+    <t>Rooseveltova 770/43, 74601 Opava, Rooseveltova 886/45, 74601 Opava, 731 632 722</t>
   </si>
   <si>
     <t>Denní stacionář ČMELÁČEK</t>
   </si>
   <si>
     <t>Ostrava</t>
   </si>
   <si>
     <t>Mjr. Nováka 1455/34, 70030 Ostrava, 725 757 673</t>
   </si>
   <si>
     <t>Denní stacionář</t>
   </si>
   <si>
     <t>Kopřivnice</t>
   </si>
   <si>
     <t>Francouzská 1181/26, 74221 Kopřivnice, 604 317 786</t>
   </si>
   <si>
     <t>Stacionář "V Zahradě"</t>
   </si>
   <si>
     <t>Havířov</t>
   </si>
@@ -158,51 +158,51 @@
   <si>
     <t>Máchova 1134, 73961 Třinec, 558 332 167</t>
   </si>
   <si>
     <t>Dětská rehabilitace</t>
   </si>
   <si>
     <t>Hlučín</t>
   </si>
   <si>
     <t>Hluboká 1117/23, 74801 Hlučín, 595 041 458</t>
   </si>
   <si>
     <t>Dětské denní centrum Beruška</t>
   </si>
   <si>
     <t>Husova 913/2, 79201 Bruntál, 604 390 038</t>
   </si>
   <si>
     <t>Diakonie ČCE středisko v Rýmařově</t>
   </si>
   <si>
     <t>Břidličná, Dolní Moravice, Horní Město, Jiříkov, Rýmařov, Ryžoviště, Stará Ves, Tvrdkov, Velká Štáhle</t>
   </si>
   <si>
-    <t>Lidická 1328/14, 79501 Rýmařov, 554 211 294</t>
+    <t>třída Hrdinů 785/48, 79501 Rýmařov, 554 211 294</t>
   </si>
   <si>
     <t>DUHOVÝ DŮM Ostrava, denní stacionář</t>
   </si>
   <si>
     <t>Klostermannova 1586/25, 70900 Ostrava, 736 757 533</t>
   </si>
   <si>
     <t>DUHOVÝ DŮM Ostrava, odlehčovací služba</t>
   </si>
   <si>
     <t>EDEN Český Těšín, denní stacionář</t>
   </si>
   <si>
     <t>Český Těšín, Třanovice</t>
   </si>
   <si>
     <t>Tovární 314/27, 73701 Český Těšín, 731 128 450, Třanovského 1758/10, 73701 Český Těšín, 731 128 450, čp. 188, 73953 Třanovice, 731 128 450</t>
   </si>
   <si>
     <t>EDEN Nový Jičín, denní stacionář</t>
   </si>
   <si>
     <t>Nový Jičín</t>
   </si>