--- v2 (2026-03-23)
+++ v3 (2026-09-05)
@@ -110,51 +110,51 @@
   <si>
     <t>Josefa Lady 2194, 73801 Frýdek-Místek</t>
   </si>
   <si>
     <t>BENJAMÍN Krnov, denní stacionář</t>
   </si>
   <si>
     <t>Krnov</t>
   </si>
   <si>
     <t>Sídliště pod Cvilínem 454/54, 79401 Krnov, 734 417 701</t>
   </si>
   <si>
     <t>Centrum sociálních služeb pro seniory Pohoda, příspěvková organizace</t>
   </si>
   <si>
     <t>Smetanova 1113/21a, 79201 Bruntál, 555 530 821</t>
   </si>
   <si>
     <t>Česká provincie Kongregace dcer Božské Lásky</t>
   </si>
   <si>
     <t>Opava</t>
   </si>
   <si>
-    <t>Rooseveltova 886/47, 74601 Opava, 731 632 722</t>
+    <t>Rooseveltova 770/43, 74601 Opava, Rooseveltova 886/45, 74601 Opava, 731 632 722</t>
   </si>
   <si>
     <t>Denní stacionář ČMELÁČEK</t>
   </si>
   <si>
     <t>Mjr. Nováka 1455/34, 70030 Ostrava, 725 757 673</t>
   </si>
   <si>
     <t>Denní a pobytové služby pro seniory - Denní stacionář</t>
   </si>
   <si>
     <t>Havířov</t>
   </si>
   <si>
     <t>Moskevská 1103/1f, 73601 Havířov, 596 411 031</t>
   </si>
   <si>
     <t>Denní stacionář</t>
   </si>
   <si>
     <t>Bolatice</t>
   </si>
   <si>
     <t>Družstevní 1058/15 1058/15, 74723 Bolatice, 730 143 849</t>
   </si>