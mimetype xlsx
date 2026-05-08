--- v2 (2026-03-23)
+++ v3 (2026-05-08)
@@ -653,51 +653,51 @@
   <si>
     <t>Vančurova 1217/5, 74601 Opava, 552 301 050</t>
   </si>
   <si>
     <t>Mariánské náměstí 1288, 73801 Frýdek-Místek, 732 178 121, Mariánské náměstí 1287, 73801 Frýdek-Místek, 732 178 121</t>
   </si>
   <si>
     <t>Gajdošova 2638/39b, 70200 Ostrava, 599 442 643, Tyršova 1761/14, 70200 Ostrava, 599 442 643</t>
   </si>
   <si>
     <t>Česká 320/29c, 74221 Kopřivnice, 556 808 622</t>
   </si>
   <si>
     <t>Závodní 1667/14, 73506 Karviná, 596 325 128</t>
   </si>
   <si>
     <t>Adamusova 1269, 73514 Orlová, 603 113 477</t>
   </si>
   <si>
     <t>I. J. Pešiny 3640, 73801 Frýdek-Místek, 595 538 111</t>
   </si>
   <si>
     <t>Odlehčovací služby</t>
   </si>
   <si>
-    <t>Bílá, Čeladná, Dobrá, Frýdlant nad Ostravicí, Janovice, Kozlovice, Kunčice pod Ondřejníkem, Lhotka, Malenovice, Metylovice, Ostravice, Pržno, Pstruží, Staré Hamry</t>
+    <t>Bílá, Čeladná, Dobrá, Frýdlant nad Ostravicí, Janovice, Kozlovice, Kunčice pod Ondřejníkem, Lhotka, Malenovice, Metylovice, Ostravice, Paskov, Pržno, Pstruží, Staré Hamry</t>
   </si>
   <si>
     <t>Náměstí 6, 73911 Frýdlant nad Ostravicí, 603 980 386</t>
   </si>
   <si>
     <t>Okružní 1779/16, 79201 Bruntál, 555 530 827, 603 873 428</t>
   </si>
   <si>
     <t>Frýdlant nad Ostravicí</t>
   </si>
   <si>
     <t>Padlých hrdinů 312, 73911 Frýdlant nad Ostravicí, 558 441 611</t>
   </si>
   <si>
     <t>Atriová 1297/5, 73601 Havířov, 724 538 804</t>
   </si>
   <si>
     <t>SILOE Ostrava, odlehčovací služby</t>
   </si>
   <si>
     <t>Rolnická 55/360, 70900 Ostrava 9, 733 142 425</t>
   </si>
   <si>
     <t>Sociální služba odlehčovací</t>
   </si>