--- v3 (2026-05-08)
+++ v4 (2026-09-05)
@@ -800,60 +800,60 @@
   <si>
     <t>Průběžná 6249/80, 70800 Ostrava, 555 131 660</t>
   </si>
   <si>
     <t>Adámkova vila, Osobní asistence, z.ú.</t>
   </si>
   <si>
     <t>Dobrá, Dobratice, Krásná, Morávka, Nošovice, Pražmo, Raškovice, Vyšní Lhoty</t>
   </si>
   <si>
     <t>Raškovice 28, 73904 Pražmo, 730 820 129</t>
   </si>
   <si>
     <t>Asistenční služba</t>
   </si>
   <si>
     <t>Sokolovská 1761/36, 73506 Karviná, 773 494 545</t>
   </si>
   <si>
     <t>Diakonie ČCE středisko v Rýmařově</t>
   </si>
   <si>
     <t>Břidličná, Dolní Moravice, Horní Město, Jiříkov, Rýmařov, Ryžoviště, Stará Ves, Tvrdkov, Velká Štáhle</t>
   </si>
   <si>
-    <t>Lidická 1328/14, 79501 Rýmařov, 554 211 294</t>
+    <t>třída Hrdinů 785/48, 79501 Rýmařov, 554 211 294</t>
   </si>
   <si>
     <t>Charitní asistence</t>
   </si>
   <si>
     <t>Albrechtice, Český Těšín, Dolní Domaslavice, Dolní Tošanovice, Hnojník, Horní Bludovice, Horní Domaslavice, Horní Suchá, Horní Tošanovice, Chotěbuz, Komorní Lhotka, Petrovice u Karviné, Ropice, Soběšovice, Stonava, Těrlicko, Třanovice, Vělopolí</t>
   </si>
   <si>
-    <t>Mírová 1684/8, 73701 Český Těšín, 735 792 271</t>
+    <t>Hrabinská 458/33, 73701 Český Těšín, 735 792 271</t>
   </si>
   <si>
     <t>Charitní asistenční služba</t>
   </si>
   <si>
     <t>Bocanovice, Bukovec, Bystřice, Dolní Lomná, Horní Lomná, Hrádek, Jablunkov, Košařiska, Milíkov, Mosty u Jablunkova, Návsí, Nýdek, Písečná, Písek, Řeka, Smilovice, Střítež, Třinec, Vendryně</t>
   </si>
   <si>
     <t>Lánská 128, 73961 Třinec, 724 257 219</t>
   </si>
   <si>
     <t>Bordovice, Čeladná, Frenštát pod Radhoštěm, Hukvaldy, Kopřivnice, Kozlovice, Kunčice pod Ondřejníkem, Lichnov, Tichá, Trojanovice, Veřovice</t>
   </si>
   <si>
     <t>Dolní 504, 74401 Frenštát pod Radhoštěm, 731 141 801</t>
   </si>
   <si>
     <t>Charitní středisko sv. Anežky České-osobní asistence</t>
   </si>
   <si>
     <t>Budišovice, Hrabyně, Ostrava, Pustá Polom</t>
   </si>
   <si>
     <t>čp. 201, 74767 Hrabyně, 737 558 112</t>
   </si>
@@ -1013,51 +1013,51 @@
   <si>
     <t>Hodslavice, Kopřivnice, Mořkov, Příbor, Rybí, Štramberk, Veřovice, Závišice, Ženklava, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Štefánikova 1163/12, 74221 Kopřivnice, 722 923 076</t>
   </si>
   <si>
     <t>Charitní pečovatelská služba</t>
   </si>
   <si>
     <t>Andělská Hora, Bílčice, Bruntál, Břidličná, Dětřichov nad Bystřicí, Dlouhá Stráň, Dolní Moravice, Dvorce, Horní Benešov, Horní Město, Horní Životice, Jiříkov, Karlova Studánka, Karlovice, Křišťanovice, Leskovec nad Moravicí, Lomnice, Ludvíkov, Malá Morávka, Malá Štáhle, Mezina, Milotice nad Opavou, Moravskoslezský Kočov, Nová Pláň, Nové Heřminovy, Oborná, Razová, Roudno, Rudná pod Pradědem, Rýmařov, Ryžoviště, Stará Ves, Staré Heřminovy, Staré Město, Světlá Hora, Svobodné Heřmanice, Široká Niva, Tvrdkov, Václavov u Bruntálu, Valšov, Velká Štáhle, Vrbno pod Pradědem</t>
   </si>
   <si>
     <t>čp. 56, 79336 Malá Morávka, 734 264 332</t>
   </si>
   <si>
     <t>Baška, Bílá, Bruzovice, Dobrá, Dobratice, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Janovice, Kaňovice, Lhotka, Lučina, Malenovice, Metylovice, Nižní Lhoty, Nošovice, Ostravice, Palkovice, Paskov, Pazderna, Pržno, Pstruží, Raškovice, Řepiště, Sedliště, Staré Hamry, Staré Město, Staříč, Sviadnov, Žabeň</t>
   </si>
   <si>
     <t>Beskydská 124, 73801 Frýdek-Místek, 731 133 020</t>
   </si>
   <si>
     <t>Albrechtice, Český Těšín, Dolní Domaslavice, Dolní Tošanovice, Havířov, Hnojník, Horní Bludovice, Horní Domaslavice, Horní Suchá, Horní Tošanovice, Chotěbuz, Karviná, Komorní Lhotka, Petrovice u Karviné, Ropice, Soběšovice, Stonava, Těrlicko, Třanovice, Vělopolí</t>
   </si>
   <si>
-    <t>Mírová 1684/8, 73701 Český Těšín, 734 300 828</t>
+    <t>Hrabinská 458/33, 73701 Český Těšín, 734 300 828</t>
   </si>
   <si>
     <t>Bocanovice, Bukovec, Dolní Lomná, Horní Lomná, Hrádek, Hrčava, Jablunkov, Košařiska, Milíkov, Mosty u Jablunkova, Návsí, Písečná, Písek</t>
   </si>
   <si>
     <t>Alej míru 118, 73991 Jablunkov, 731 489 675</t>
   </si>
   <si>
     <t>Albrechtičky, Bartošovice, Bílov, Jistebník, Pustějov, Studénka, Velké Albrechtice</t>
   </si>
   <si>
     <t>Malá strana 460, 74213 Studénka, 556 400 066, 608 535 651</t>
   </si>
   <si>
     <t>Hošťálkovy, Krasov, Krnov, Liptaň, Rusín, Slezské Rudoltice, Třemešná, Úvalno, Zátor</t>
   </si>
   <si>
     <t>Hlubčická 297/3, 79401 Krnov, 554 611 366</t>
   </si>
   <si>
     <t>Charitní pečovatelská služba v rodinách - Hlučín</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Hať, Hlučín, Kozmice, Kravaře, Ludgeřovice, Markvartovice, Ostrava, Píšť, Šilheřovice, Vřesina, Závada</t>
   </si>