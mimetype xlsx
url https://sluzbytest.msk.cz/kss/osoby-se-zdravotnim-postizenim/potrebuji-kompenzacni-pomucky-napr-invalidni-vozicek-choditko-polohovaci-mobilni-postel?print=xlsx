--- v2 (2026-03-22)
+++ v3 (2026-09-05)
@@ -56,51 +56,51 @@
   <si>
     <t>Poradenské středisko pro rodinu a dítě "RaD"</t>
   </si>
   <si>
     <t>Albrechtice, Havířov, Horní Bludovice, Horní Suchá, Těrlicko</t>
   </si>
   <si>
     <t>Atriová 1297/5, 73601 Havířov, 596 885 678</t>
   </si>
   <si>
     <t>Sociální poradna ANIMA VIVA o.s.</t>
   </si>
   <si>
     <t>Hlučín, Kravaře, Opava, Vítkov</t>
   </si>
   <si>
     <t>Sušilova 1751/1, 74601 Opava 1, 739 404 544</t>
   </si>
   <si>
     <t>Diakonie ČCE středisko v Rýmařově</t>
   </si>
   <si>
     <t>Břidličná, Dolní Moravice, Horní Město, Jiříkov, Rýmařov, Ryžoviště, Stará Ves, Tvrdkov, Velká Štáhle</t>
   </si>
   <si>
-    <t>Lidická 1328/14, 79501 Rýmařov, 554 211 294</t>
+    <t>třída Hrdinů 785/48, 79501 Rýmařov, 554 211 294</t>
   </si>
   <si>
     <t>ELIM Ostrava, pečovatelská služba</t>
   </si>
   <si>
     <t>Ostrava</t>
   </si>
   <si>
     <t>Štramberská 2871/47, 70300 Ostrava, 605 292 993</t>
   </si>
   <si>
     <t>Fany DK s.r.o.</t>
   </si>
   <si>
     <t>Bartošovice, Bernartice nad Odrou, Hladké Životice, Hodslavice, Hostašovice, Jeseník nad Odrou, Kunín, Libhošť, Mořkov, Nový Jičín, Rybí, Sedlnice, Starý Jičín, Suchdol nad Odrou, Šenov u Nového Jičína</t>
   </si>
   <si>
     <t>Dlouhá 1865/44, 74101 Nový Jičín, 775 276 254</t>
   </si>
   <si>
     <t>Charitní ošetřovatelská a pečovatelská služba Kopřivnice</t>
   </si>
   <si>
     <t>Hodslavice, Kopřivnice, Mořkov, Příbor, Rybí, Štramberk, Veřovice, Závišice, Ženklava, Životice u Nového Jičína</t>
   </si>