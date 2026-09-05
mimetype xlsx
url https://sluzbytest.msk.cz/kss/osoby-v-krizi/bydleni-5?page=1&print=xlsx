--- v3 (2026-07-22)
+++ v4 (2026-09-05)
@@ -134,51 +134,51 @@
   <si>
     <t>Linka důvěry</t>
   </si>
   <si>
     <t>Nemocniční 898/20, 72880 Ostrava, 737 267 939</t>
   </si>
   <si>
     <t>SÁRA Frýdek-Místek, azylový dům pro matky s dětmi</t>
   </si>
   <si>
     <t>Frýdek-Místek</t>
   </si>
   <si>
     <t>Bruzovská 328, 73801 Frýdek-Místek, 605 201 512</t>
   </si>
   <si>
     <t>SÁRA Petrovice u Karviné, azylový dům pro ženy a ženy s dětmi</t>
   </si>
   <si>
     <t>Petrovice u Karviné</t>
   </si>
   <si>
     <t>čp. 616, 73572 Petrovice u Karviné, 605 292 991</t>
   </si>
   <si>
-    <t>Dětské centrum Pluto, příspěvková organizace</t>
+    <t>PLUTO podpora rodin, příspěvková organizace</t>
   </si>
   <si>
     <t>Albrechtice, Bohumín, Dětmarovice, Dolní Lutyně, Doubrava, Havířov, Horní Bludovice, Horní Suchá, Karviná, Orlová, Petrovice u Karviné, Petřvald, Rychvald, Stonava, Těrlicko</t>
   </si>
   <si>
     <t>Hornická 1577/6a, 73564 Havířov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>