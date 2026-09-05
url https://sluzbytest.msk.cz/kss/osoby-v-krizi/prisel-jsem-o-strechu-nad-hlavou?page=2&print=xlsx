--- v3 (2026-07-22)
+++ v4 (2026-09-05)
@@ -527,51 +527,51 @@
   <si>
     <t>Antonínovo náměstí 92, 73801 Frýdek-Místek, Syllabova 1161/19, 70300 Vítkovice, 778 111 281, 778 421 223</t>
   </si>
   <si>
     <t>Služby drogové prevence OPEN HOUSE</t>
   </si>
   <si>
     <t>Bruntál, Kravaře, Vrbno pod Pradědem</t>
   </si>
   <si>
     <t>Zahradní 1455/1, 79201 Bruntál 1, 775 096 710, Zámecké náměstí 1/13, 79401 Krnov 1, 775 096 714, Husova 469, 79326 Vrbno pod Pradědem, 775 096 714</t>
   </si>
   <si>
     <t>Terénní program Krnovsko</t>
   </si>
   <si>
     <t>E. F. Buriana 908/1, 79401 Krnov 1, 608 868 460</t>
   </si>
   <si>
     <t>Terénní programy EUROTOPIA</t>
   </si>
   <si>
     <t>ČSL armády 808/43b, 79401 Krnov, 735 171 001</t>
   </si>
   <si>
-    <t>Dětské centrum Pluto, příspěvková organizace</t>
+    <t>PLUTO podpora rodin, příspěvková organizace</t>
   </si>
   <si>
     <t>Albrechtice, Bohumín, Dětmarovice, Dolní Lutyně, Doubrava, Havířov, Horní Bludovice, Horní Suchá, Karviná, Orlová, Petrovice u Karviné, Petřvald, Rychvald, Stonava, Těrlicko</t>
   </si>
   <si>
     <t>Hornická 1577/6a, 73564 Havířov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>