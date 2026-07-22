--- v2 (2026-03-23)
+++ v3 (2026-07-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Dluhové poradenství</t>
   </si>
   <si>
     <t>Budišov nad Budišovkou, Fulnek, Odry, Vítkov</t>
   </si>
   <si>
     <t>Partyzánská 229, 74787 Budišov nad Budišovkou, Masarykova 388, 74245 Fulnek, Hranická 1113/48, 74235 Odry, 604 645 378, Komenského 169, 74901 Vítkov</t>
   </si>
   <si>
     <t>ELPIS Třinec, odborné sociální poradenství</t>
   </si>
   <si>
     <t>Třinec</t>
   </si>
   <si>
@@ -188,51 +188,51 @@
   <si>
     <t>Poradenské středisko pro rodinu a dítě "RaD"</t>
   </si>
   <si>
     <t>Albrechtice, Havířov, Horní Bludovice, Horní Suchá, Těrlicko</t>
   </si>
   <si>
     <t>Atriová 1297/5, 73601 Havířov, 596 885 678</t>
   </si>
   <si>
     <t>Poradna Charity Ostrava</t>
   </si>
   <si>
     <t>Charvátská 785/8, 70030 Ostrava, 731 625 767</t>
   </si>
   <si>
     <t>Poradenské a terapeutické centrum (Karviná)</t>
   </si>
   <si>
     <t>Jurkovičova 1547/12, 73506 Karviná</t>
   </si>
   <si>
     <t>Poradenské a terapeutické centrum (Třinec)</t>
   </si>
   <si>
-    <t>Máchova 643, 73961 Třinec, 608 615 138</t>
+    <t>1. máje 500, 73961 Třinec, 608 615 138</t>
   </si>
   <si>
     <t>Poradna pro vztahy a rodinu – vztahové poradenství</t>
   </si>
   <si>
     <t>Syllabova 19, 70300 Ostrava, 774 724 428, Karla Pokorného 447/52a, 70800 Ostrava 8, 774 724 428</t>
   </si>
   <si>
     <t>Poradna pro ženy a dívky Frýdek-Mistek</t>
   </si>
   <si>
     <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 558 434 961, 731 752 513</t>
   </si>
   <si>
     <t>Poradna Spolku Tulipán</t>
   </si>
   <si>
     <t>Horní Suchá</t>
   </si>
   <si>
     <t>Těrlická 1257, 73535 Horní Suchá, 608 567 552</t>
   </si>
   <si>
     <t>Poradna sv. Alexandra</t>
   </si>
@@ -288,59 +288,50 @@
     <t>Český Těšín</t>
   </si>
   <si>
     <t>Hrabinská 458/33, 73701 Český Těšín, 703 842 051</t>
   </si>
   <si>
     <t>KLUB-KO</t>
   </si>
   <si>
     <t>U Tiskárny 515/3, 70200 Ostrava, 596 136 609</t>
   </si>
   <si>
     <t>Návrat dítěte do rodiny</t>
   </si>
   <si>
     <t>Prokešovo náměstí 618/3, 70200 Ostrava, 724 701 613</t>
   </si>
   <si>
     <t>SAS Elim Opava</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Branka u Opavy, Bratříkovice, Brumovice, Březová, Budišov nad Budišovkou, Budišovice, Čermná ve Slezsku, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Dolní Životice, Háj ve Slezsku, Hať, Hlavnice, Hlubočec, Hlučín, Hněvošice, Holasovice, Hrabyně, Hradec nad Moravicí, Chlebičov, Chuchelná, Chvalíkovice, Jakartovice, Jezdkovice, Kobeřice, Kozmice, Kravaře, Kružberk, Kyjovice, Lhotka u Litultovic, Litultovice, Ludgeřovice, Markvartovice, Melč, Mikolajice, Mladecko, Mokré Lazce, Moravice, Neplachovice, Nové Lublice, Nové Sedlice, Oldřišov, Opava, Otice, Píšť, Pustá Polom, Radkov, Raduň, Rohov, Skřipov, Slavkov, Služovice, Sosnová, Staré Těchanovice, Stěbořice, Strahovice, Sudice, Svatoňovice, Šilheřovice, Štáblovice, Štěpánkovice, Štítina, Těškovice, Třebom, Uhlířov, Velké Heraltice, Velké Hoštice, Větřkovice, Vítkov, Vršovice, Vřesina, Závada</t>
   </si>
   <si>
     <t>Rolnická 1636/21a, 74705 Opava, 775 591 986</t>
-  </si>
-[...7 lines deleted...]
-    <t>Dělnická 746, 74901 Vítkov, 553 038 227, 733 183 778</t>
   </si>
   <si>
     <t>Sociálně aktivizační služba pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Fulnek, Heřmánky, Jakubčovice nad Odrou, jiná obec v ČR, Luboměř, Mankovice, Odry, Spálov</t>
   </si>
   <si>
     <t>Nádražní 695/28, 74235 Odry, 728 476 958</t>
   </si>
   <si>
     <t>Sociálně aktivizační služby pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Čavisov, Dolní Lhota, Hlučín, Horní Lhota, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
     <t>Nerudova 686/49, 70300 Ostrava 3, 736 142 187, Čujkovova 1718/29, 70030 Ostrava 30, 736 142 187</t>
   </si>
   <si>
     <t>Sociálně aktivizační služby pro rodiny s dětmi Nový Jičín</t>
   </si>
   <si>
     <t>Bartošovice, Bernartice nad Odrou, Hladké Životice, Hodslavice, Hostašovice, Jeseník nad Odrou, Kunín, Libhošť, Mořkov, Nový Jičín, Rybí, Sedlnice, Starý Jičín, Suchdol nad Odrou, Šenov u Nového Jičína, Životice u Nového Jičína</t>
   </si>
@@ -729,54 +720,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C43"/>
+  <dimension ref="A1:C42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C43" sqref="C43"/>
+      <selection activeCell="C42" sqref="C42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -1202,61 +1193,50 @@
       </c>
       <c r="C40" s="2" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="2" t="s">
         <v>110</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="2" t="s">
         <v>113</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>115</v>
-      </c>
-[...9 lines deleted...]
-        <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>