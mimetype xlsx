--- v3 (2026-07-22)
+++ v4 (2026-09-05)
@@ -74,51 +74,51 @@
   <si>
     <t>Hnízdo-Čiriklano Kher</t>
   </si>
   <si>
     <t>Bílovec, Orlová, Ostrava, Petřvald, Studénka</t>
   </si>
   <si>
     <t>Bieblova 406/6, 70200 Ostrava, 596 111 840</t>
   </si>
   <si>
     <t>Charitní pečovatelská služba</t>
   </si>
   <si>
     <t>Bocanovice, Bukovec, Dolní Lomná, Horní Lomná, Hrádek, Hrčava, Jablunkov, Košařiska, Milíkov, Mosty u Jablunkova, Návsí, Písečná, Písek</t>
   </si>
   <si>
     <t>Alej míru 118, 73991 Jablunkov, 731 489 675</t>
   </si>
   <si>
     <t>Charitní středisko Klíč</t>
   </si>
   <si>
     <t>Český Těšín</t>
   </si>
   <si>
-    <t>Hrabinská 458/33, 73701 Český Těšín, 703 842 051</t>
+    <t>Čáslavská 2092/12, 73701 Český Těšín, 703 842 051</t>
   </si>
   <si>
     <t>KLUB-KO</t>
   </si>
   <si>
     <t>Ostrava</t>
   </si>
   <si>
     <t>U Tiskárny 515/3, 70200 Ostrava, 596 136 609</t>
   </si>
   <si>
     <t>Město Petřvald</t>
   </si>
   <si>
     <t>Petřvald</t>
   </si>
   <si>
     <t>náměstí Gen. Vicherka 2511, 73541 Petřvald, 596 542 905</t>
   </si>
   <si>
     <t>Návrat dítěte do rodiny</t>
   </si>
   <si>
     <t>Prokešovo náměstí 618/3, 70200 Ostrava, 724 701 613</t>
   </si>