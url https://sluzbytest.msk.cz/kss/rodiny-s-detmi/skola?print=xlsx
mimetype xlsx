--- v3 (2026-07-22)
+++ v4 (2026-09-05)
@@ -56,51 +56,51 @@
   <si>
     <t>Centrum Pramínek</t>
   </si>
   <si>
     <t>Frýdek-Místek</t>
   </si>
   <si>
     <t>Míru 1345, 73801 Frýdek-Místek, 733 676 671</t>
   </si>
   <si>
     <t>Hnízdo-Čiriklano Kher</t>
   </si>
   <si>
     <t>Bílovec, Orlová, Ostrava, Petřvald, Studénka</t>
   </si>
   <si>
     <t>Bieblova 406/6, 70200 Ostrava, 596 111 840</t>
   </si>
   <si>
     <t>Charitní středisko Klíč</t>
   </si>
   <si>
     <t>Český Těšín</t>
   </si>
   <si>
-    <t>Hrabinská 458/33, 73701 Český Těšín, 703 842 051</t>
+    <t>Čáslavská 2092/12, 73701 Český Těšín, 703 842 051</t>
   </si>
   <si>
     <t>KLUB-KO</t>
   </si>
   <si>
     <t>Ostrava</t>
   </si>
   <si>
     <t>U Tiskárny 515/3, 70200 Ostrava, 596 136 609</t>
   </si>
   <si>
     <t>Návrat dítěte do rodiny</t>
   </si>
   <si>
     <t>Prokešovo náměstí 618/3, 70200 Ostrava, 724 701 613</t>
   </si>
   <si>
     <t>SAS Elim Opava</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Branka u Opavy, Bratříkovice, Brumovice, Březová, Budišov nad Budišovkou, Budišovice, Čermná ve Slezsku, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Dolní Životice, Háj ve Slezsku, Hať, Hlavnice, Hlubočec, Hlučín, Hněvošice, Holasovice, Hrabyně, Hradec nad Moravicí, Chlebičov, Chuchelná, Chvalíkovice, Jakartovice, Jezdkovice, Kobeřice, Kozmice, Kravaře, Kružberk, Kyjovice, Lhotka u Litultovic, Litultovice, Ludgeřovice, Markvartovice, Melč, Mikolajice, Mladecko, Mokré Lazce, Moravice, Neplachovice, Nové Lublice, Nové Sedlice, Oldřišov, Opava, Otice, Píšť, Pustá Polom, Radkov, Raduň, Rohov, Skřipov, Slavkov, Služovice, Sosnová, Staré Těchanovice, Stěbořice, Strahovice, Sudice, Svatoňovice, Šilheřovice, Štáblovice, Štěpánkovice, Štítina, Těškovice, Třebom, Uhlířov, Velké Heraltice, Velké Hoštice, Větřkovice, Vítkov, Vršovice, Vřesina, Závada</t>
   </si>
   <si>
     <t>Rolnická 1636/21a, 74705 Opava, 775 591 986</t>
   </si>