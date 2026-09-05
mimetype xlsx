--- v3 (2026-07-22)
+++ v4 (2026-09-05)
@@ -74,60 +74,60 @@
   <si>
     <t>ELPIS Třinec, odborné sociální poradenství</t>
   </si>
   <si>
     <t>Třinec</t>
   </si>
   <si>
     <t>Máchova 643, 73961 Třinec, 558 320 300</t>
   </si>
   <si>
     <t>Hnízdo-Čiriklano Kher</t>
   </si>
   <si>
     <t>Bílovec, Orlová, Ostrava, Petřvald, Studénka</t>
   </si>
   <si>
     <t>Bieblova 406/6, 70200 Ostrava, 596 111 840</t>
   </si>
   <si>
     <t>Charitní poradna</t>
   </si>
   <si>
     <t>Český Těšín, Horní Bludovice, Horní Suchá, Horní Tošanovice, Komorní Lhotka, Ropice, Soběšovice, Těrlicko</t>
   </si>
   <si>
-    <t>Hrabinská 458/33, 73701 Český Těšín 1, 603 287 231</t>
+    <t>Jablunkovská 997/84, 73701 Český Těšín 1, 734 796 858</t>
   </si>
   <si>
     <t>Charitní středisko Klíč</t>
   </si>
   <si>
     <t>Český Těšín</t>
   </si>
   <si>
-    <t>Hrabinská 458/33, 73701 Český Těšín, 703 842 051</t>
+    <t>Čáslavská 2092/12, 73701 Český Těšín, 703 842 051</t>
   </si>
   <si>
     <t>KLUB-KO</t>
   </si>
   <si>
     <t>Ostrava</t>
   </si>
   <si>
     <t>U Tiskárny 515/3, 70200 Ostrava, 596 136 609</t>
   </si>
   <si>
     <t>Krizové centrum Ostrava</t>
   </si>
   <si>
     <t>Albrechtice, Albrechtičky, Andělská Hora, Bartošovice, Baška, Bělá, Bernartice nad Odrou, Bílá, Bílčice, Bílov, Bílovec, Bítov, Bocanovice, Bohumín, Bohuslavice, Bohušov, Bolatice, Bordovice, Branka u Opavy, Brantice, Bratříkovice, Bravantice, Brumovice, Bruntál, Brušperk, Bruzovice, Březová, Břidličná, Budišov nad Budišovkou, Budišovice, Bukovec, Býkov-Láryšov, Bystřice, Čaková, Čavisov, Čeladná, Čermná ve Slezsku, Český Těšín, Darkovice, Děhylov, Dětmarovice, Dětřichov nad Bystřicí, Dívčí Hrad, Dlouhá Stráň, Dobrá, Dobratice, Dobroslavice, Dolní Benešov, Dolní Domaslavice, Dolní Lhota, Dolní Lomná, Dolní Lutyně, Dolní Moravice, Dolní Tošanovice, Dolní Životice, Doubrava, Dvorce, Frenštát pod Radhoštěm, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Fulnek, Háj ve Slezsku, Hať, Havířov, Heřmanice u Oder, Heřmánky, Heřmanovice, Hladké Životice, Hlavnice, Hlinka, Hlubočec, Hlučín, Hněvošice, Hnojník, Hodslavice, Holasovice, Holčovice, Horní Benešov, Horní Bludovice, Horní Domaslavice, Horní Lhota, Horní Lomná, Horní Město, Horní Suchá, Horní Tošanovice, Horní Životice, Hostašovice, Hošťálkovy, Hrabyně, Hradec nad Moravicí, Hrádek, Hrčava, Hukvaldy, Chlebičov, Chotěbuz, Chuchelná, Chvalíkovice, Jablunkov, Jakartovice, Jakubčovice nad Odrou, Janov, Janovice, Jeseník nad Odrou, Jezdkovice, Jindřichov, Jiříkov, Jistebník, Kaňovice, Karlova Studánka, Karlovice, Karviná, Kateřinice, Klimkovice, Kobeřice, Komorní Lhotka, Kopřivnice, Košařiska, Kozlovice, Kozmice, Krásná, Krasov, Kravaře, Krmelín, Krnov, Kružberk, Křišťanovice, Kujavy, Kunčice pod Ondřejníkem, Kunín, Kyjovice, Leskovec nad Moravicí, Lhotka, Lhotka u Litultovic, Libhošť, Lichnov, Liptaň, Litultovice, Lomnice, Luboměř, Lučina, Ludgeřovice, Ludvíkov, Malá Morávka, Malá Štáhle, Malenovice, Mankovice, Markvartovice, Melč, Město Albrechtice, Metylovice, Mezina, Mikolajice, Milíkov, Milotice nad Opavou, Mladecko, Mokré Lazce, Moravice, Morávka, Moravskoslezský Kočov, Mořkov, Mosty u Jablunkova, Mošnov, Návsí, Neplachovice, Nižní Lhoty, Nošovice, Nová Pláň, Nové Heřminovy, Nové Lublice, Nové Sedlice, Nový Jičín, Nýdek, Oborná, Odry, Olbramice, Oldřišov, Opava, Orlová, Osoblaha, Ostrava, Ostravice, Otice, Palkovice, Paskov, Pazderna, Petrovice, Petrovice u Karviné, Petřvald, Písečná, Písek, Píšť, Pražmo, Pržno, Příbor, Pstruží, Pustá Polom, Pustějov, Radkov, Raduň, Raškovice, Razová, Rohov, Ropice, Roudno, Rudná pod Pradědem, Rusín, Rybí, Rychvald, Rýmařov, Ryžoviště, Řeka, Řepiště, Sedliště, Sedlnice, Skotnice, Skřipov, Slatina, Slavkov, Slezské Pavlovice, Slezské Rudoltice, Služovice, Smilovice, Soběšovice, Sosnová, Spálov, Stará Ves, Stará Ves nad Ondřejnicí, Staré Hamry, Staré Heřminovy, Staré Město, Staré Těchanovice, Starý Jičín, Staříč, Stěbořice, Stonava, Strahovice, Střítež, Studénka, Sudice, Suchdol nad Odrou, Svatoňovice, Světlá Hora, Sviadnov, Svobodné Heřmanice, Šenov, Šenov u Nového Jičína, Šilheřovice, Široká Niva, Štáblovice, Štěpánkovice, Štítina, Štramberk, Těrlicko, Těškovice, Tichá, Tísek, Trnávka, Trojanovice, Třanovice, Třebom, Třemešná, Třinec, Tvrdkov, Uhlířov, Úvalno, Václavov u Bruntálu, Václavovice, Valšov, Velká Polom, Velká Štáhle, Velké Albrechtice, Velké Heraltice, Velké Hoštice, Vělopolí, Vendryně, Veřovice, Větřkovice, Vítkov, Vojkovice, Vratimov, Vražné, Vrbno pod Pradědem, Vrchy, Vršovice, Vřesina, Vysoká, Vyšní Lhoty, Zátor, Závada, Závišice, Zbyslavice, Žabeň, Ženklava, Žermanice, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Okružní 298/3, 79201 Bruntál, 725 075 432, Ruská 94/29, 70300 Ostrava 3, 596 110 882, 732 957 193</t>
   </si>
   <si>
     <t>Krizové centrum pro děti a rodinu</t>
   </si>
   <si>
     <t>Čavisov, Dolní Lhota, Frýdek-Místek, Horní Lhota, Karviná, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>