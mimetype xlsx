--- v2 (2026-03-23)
+++ v3 (2026-10-21)
@@ -389,51 +389,51 @@
   <si>
     <t>Dům pokojného stáří</t>
   </si>
   <si>
     <t>Mariánské náměstí 146, 73801 Frýdek-Místek, 731 604 378</t>
   </si>
   <si>
     <t>Dům seniorů "POHODA", o.p.s.</t>
   </si>
   <si>
     <t>Mládí 725, 73514 Orlová, 596 511 071</t>
   </si>
   <si>
     <t>Charitní domov sv. Mikuláše - Ludgeřovice</t>
   </si>
   <si>
     <t>Ludgeřovice</t>
   </si>
   <si>
     <t>Hlučínská 1330/7a, 74714 Ludgeřovice, 595 020 562</t>
   </si>
   <si>
     <t>Charitní dům pokojného stáří</t>
   </si>
   <si>
-    <t>Cihelní 1823/15, 73701 Český Těšín, 731 133 261, Okružní 1760/1, 73701 Český Těšín, 731 133 261</t>
+    <t>Hrabinská 499/17, 73701 Český Těšín, 731 133 261</t>
   </si>
   <si>
     <t>Charitní dům pokojného stáří sv. Františka</t>
   </si>
   <si>
     <t>Farská 301, 73581 Bohumín, 596 016 070</t>
   </si>
   <si>
     <t>Charitní dům pro seniory v Hnojníku</t>
   </si>
   <si>
     <t>Hnojník</t>
   </si>
   <si>
     <t>čp. 2, 73953 Hnojník, 731 520 068</t>
   </si>
   <si>
     <t>Charitní dům sv. Alžběty-zařízení pro přechodný pobyt seniorů</t>
   </si>
   <si>
     <t>Syllabova 19, 70300 Ostrava, 599 526 006, Zelená 2514/73, 70900 Ostrava, 599 526 006</t>
   </si>
   <si>
     <t>Charitní dům sv. Václava-domov pokojného stáří</t>
   </si>
@@ -509,51 +509,51 @@
   <si>
     <t>Třinec</t>
   </si>
   <si>
     <t>Habrová 302, 73961 Třinec, 558 993 728</t>
   </si>
   <si>
     <t>Domov pod Bílou Horou, příspěvková organizace</t>
   </si>
   <si>
     <t>Kopřivnice</t>
   </si>
   <si>
     <t>Příčná 317/4, 74221 Kopřivnice, 606 756 315</t>
   </si>
   <si>
     <t>Dohnálkova 3052/15, 74601 Opava</t>
   </si>
   <si>
     <t>Adámkova vila, Domov se zvláštním režimem, z. ú.</t>
   </si>
   <si>
     <t>Raškovice</t>
   </si>
   <si>
-    <t>Raškovice 28, 73904 Raškovice, 730 820 129</t>
+    <t>Raškovice 699, 73904 Raškovice, 730 820 129, Raškovice 28, 73904 Raškovice, 730 820 129</t>
   </si>
   <si>
     <t>Armáda spásy, Domov Přístav Frýdek - Místek</t>
   </si>
   <si>
     <t>Míru 1313, 73801 Frýdek-Místek, 737 215 433</t>
   </si>
   <si>
     <t>Armáda spásy, Domov Přístav Ostrava - Zukalova</t>
   </si>
   <si>
     <t>Zukalova 1401/3, 70300 Ostrava, 773 770 267</t>
   </si>
   <si>
     <t>Domov Čujkovova, Ostrava-Zábřeh, příspěvková organizace</t>
   </si>
   <si>
     <t>Hřbitovní 1128/41, 74101 Nový Jičín, 556 709 033</t>
   </si>
   <si>
     <t>Domov Magnolie, Ostrava-Vítkovice, příspěvková organizace</t>
   </si>
   <si>
     <t>Sirotčí 474/56, 70300 Ostrava 3, 591 144 511, 727 917 705</t>
   </si>