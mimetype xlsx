--- v2 (2026-03-23)
+++ v3 (2026-09-05)
@@ -194,60 +194,60 @@
   <si>
     <t>Nádražní 2, 73921 Paskov, 733 676 613</t>
   </si>
   <si>
     <t>Adámkova vila, Osobní asistence, z.ú.</t>
   </si>
   <si>
     <t>Dobrá, Dobratice, Krásná, Morávka, Nošovice, Pražmo, Raškovice, Vyšní Lhoty</t>
   </si>
   <si>
     <t>Raškovice 28, 73904 Pražmo, 730 820 129</t>
   </si>
   <si>
     <t>Asistenční služba</t>
   </si>
   <si>
     <t>Sokolovská 1761/36, 73506 Karviná, 773 494 545</t>
   </si>
   <si>
     <t>Diakonie ČCE středisko v Rýmařově</t>
   </si>
   <si>
     <t>Břidličná, Dolní Moravice, Horní Město, Jiříkov, Rýmařov, Ryžoviště, Stará Ves, Tvrdkov, Velká Štáhle</t>
   </si>
   <si>
-    <t>Lidická 1328/14, 79501 Rýmařov, 554 211 294</t>
+    <t>třída Hrdinů 785/48, 79501 Rýmařov, 554 211 294</t>
   </si>
   <si>
     <t>Charitní asistence</t>
   </si>
   <si>
     <t>Albrechtice, Český Těšín, Dolní Domaslavice, Dolní Tošanovice, Hnojník, Horní Bludovice, Horní Domaslavice, Horní Suchá, Horní Tošanovice, Chotěbuz, Komorní Lhotka, Petrovice u Karviné, Ropice, Soběšovice, Stonava, Těrlicko, Třanovice, Vělopolí</t>
   </si>
   <si>
-    <t>Mírová 1684/8, 73701 Český Těšín, 735 792 271</t>
+    <t>Hrabinská 458/33, 73701 Český Těšín, 735 792 271</t>
   </si>
   <si>
     <t>Charitní asistenční služba</t>
   </si>
   <si>
     <t>Bocanovice, Bukovec, Bystřice, Dolní Lomná, Horní Lomná, Hrádek, Jablunkov, Košařiska, Milíkov, Mosty u Jablunkova, Návsí, Nýdek, Písečná, Písek, Řeka, Smilovice, Střítež, Třinec, Vendryně</t>
   </si>
   <si>
     <t>Lánská 128, 73961 Třinec, 724 257 219</t>
   </si>
   <si>
     <t>Bordovice, Čeladná, Frenštát pod Radhoštěm, Hukvaldy, Kopřivnice, Kozlovice, Kunčice pod Ondřejníkem, Lichnov, Tichá, Trojanovice, Veřovice</t>
   </si>
   <si>
     <t>Dolní 504, 74401 Frenštát pod Radhoštěm, 731 141 801</t>
   </si>
   <si>
     <t>Charitní středisko sv. Anežky České-osobní asistence</t>
   </si>
   <si>
     <t>Budišovice, Hrabyně, Ostrava, Pustá Polom</t>
   </si>
   <si>
     <t>čp. 201, 74767 Hrabyně, 737 558 112</t>
   </si>