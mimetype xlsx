--- v5 (2026-09-05)
+++ v6 (2026-10-21)
@@ -38,51 +38,51 @@
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>A/SS</t>
   </si>
   <si>
     <t>Třinec</t>
   </si>
   <si>
     <t>Kaštanová 268, 73961 Třinec, 558 309 101</t>
   </si>
   <si>
     <t>Adámkova vila, Domov se zvláštním režimem, z. ú.</t>
   </si>
   <si>
     <t>Raškovice</t>
   </si>
   <si>
-    <t>Raškovice 28, 73904 Raškovice, 730 820 129</t>
+    <t>Raškovice 699, 73904 Raškovice, 730 820 129, Raškovice 28, 73904 Raškovice, 730 820 129</t>
   </si>
   <si>
     <t>Adámkova vila, Osobní asistence, z.ú.</t>
   </si>
   <si>
     <t>Dobrá, Dobratice, Krásná, Morávka, Nošovice, Pražmo, Raškovice, Vyšní Lhoty</t>
   </si>
   <si>
     <t>Raškovice 28, 73904 Pražmo, 730 820 129</t>
   </si>
   <si>
     <t>ADP Tikvah při ŽO Ostrava</t>
   </si>
   <si>
     <t>Ostrava</t>
   </si>
   <si>
     <t>Tovární 732/15, 70900 Ostrava, 596 613 613, 774 420 087</t>
   </si>
   <si>
     <t>Armáda spásy, Domov Přístav Frýdek - Místek</t>
   </si>
   <si>
     <t>Frýdek-Místek</t>
   </si>
@@ -689,51 +689,51 @@
   <si>
     <t>Bocanovice, Bukovec, Bystřice, Dolní Lomná, Horní Lomná, Hrádek, Jablunkov, Košařiska, Milíkov, Mosty u Jablunkova, Návsí, Nýdek, Písečná, Písek, Řeka, Smilovice, Střítež, Třinec, Vendryně</t>
   </si>
   <si>
     <t>Lánská 128, 73961 Třinec, 724 257 219</t>
   </si>
   <si>
     <t>Bordovice, Čeladná, Frenštát pod Radhoštěm, Hukvaldy, Kopřivnice, Kozlovice, Kunčice pod Ondřejníkem, Lichnov, Tichá, Trojanovice, Veřovice</t>
   </si>
   <si>
     <t>Dolní 504, 74401 Frenštát pod Radhoštěm, 731 141 801</t>
   </si>
   <si>
     <t>Charitní domov sv. Mikuláše - Ludgeřovice</t>
   </si>
   <si>
     <t>Ludgeřovice</t>
   </si>
   <si>
     <t>Hlučínská 1330/7a, 74714 Ludgeřovice, 595 020 562</t>
   </si>
   <si>
     <t>Charitní dům pokojného stáří</t>
   </si>
   <si>
-    <t>Cihelní 1823/15, 73701 Český Těšín, 731 133 261, Okružní 1760/1, 73701 Český Těšín, 731 133 261</t>
+    <t>Hrabinská 499/17, 73701 Český Těšín, 731 133 261</t>
   </si>
   <si>
     <t>Charitní dům pokojného stáří sv. Františka</t>
   </si>
   <si>
     <t>Slezská 295, 73581 Bohumín 1, 593 035 046</t>
   </si>
   <si>
     <t>Farská 301, 73581 Bohumín, 596 016 070</t>
   </si>
   <si>
     <t>Charitní dům pro seniory v Hnojníku</t>
   </si>
   <si>
     <t>Hnojník</t>
   </si>
   <si>
     <t>čp. 2, 73953 Hnojník, 731 520 068</t>
   </si>
   <si>
     <t>Charitní dům Salvator Krnov-domov pro osoby se specifickými potřebami</t>
   </si>
   <si>
     <t>M. Švabinského 712/10, 79401 Krnov, 554 614 702</t>
   </si>