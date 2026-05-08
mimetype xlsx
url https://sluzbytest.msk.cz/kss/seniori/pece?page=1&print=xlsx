--- v2 (2026-03-23)
+++ v3 (2026-05-08)
@@ -953,51 +953,51 @@
   <si>
     <t>Mariánské náměstí 1288, 73801 Frýdek-Místek, 732 178 121, Mariánské náměstí 1287, 73801 Frýdek-Místek, 732 178 121</t>
   </si>
   <si>
     <t>Gajdošova 2638/39b, 70200 Ostrava, 599 442 643, Tyršova 1761/14, 70200 Ostrava, 599 442 643</t>
   </si>
   <si>
     <t>Kopřivnice</t>
   </si>
   <si>
     <t>Česká 320/29c, 74221 Kopřivnice, 556 808 622</t>
   </si>
   <si>
     <t>Závodní 1667/14, 73506 Karviná, 596 325 128</t>
   </si>
   <si>
     <t>Adamusova 1269, 73514 Orlová, 603 113 477</t>
   </si>
   <si>
     <t>I. J. Pešiny 3640, 73801 Frýdek-Místek, 595 538 111</t>
   </si>
   <si>
     <t>Odlehčovací služby</t>
   </si>
   <si>
-    <t>Bílá, Čeladná, Dobrá, Frýdlant nad Ostravicí, Janovice, Kozlovice, Kunčice pod Ondřejníkem, Lhotka, Malenovice, Metylovice, Ostravice, Pržno, Pstruží, Staré Hamry</t>
+    <t>Bílá, Čeladná, Dobrá, Frýdlant nad Ostravicí, Janovice, Kozlovice, Kunčice pod Ondřejníkem, Lhotka, Malenovice, Metylovice, Ostravice, Paskov, Pržno, Pstruží, Staré Hamry</t>
   </si>
   <si>
     <t>Náměstí 6, 73911 Frýdlant nad Ostravicí, 603 980 386</t>
   </si>
   <si>
     <t>odlehčovací služby</t>
   </si>
   <si>
     <t>Habrová 302, 73961 Třinec, 558 993 728</t>
   </si>
   <si>
     <t>Okružní 1779/16, 79201 Bruntál, 555 530 827, 603 873 428</t>
   </si>
   <si>
     <t>Padlých hrdinů 312, 73911 Frýdlant nad Ostravicí, 558 441 611</t>
   </si>
   <si>
     <t>Centrum sociálních služeb Bohumín, příspěvková organizace</t>
   </si>
   <si>
     <t>Bohumín, Dolní Lutyně, Rychvald</t>
   </si>
   <si>
     <t>Masarykova 365, 73551 Bohumín, 596 092 502</t>
   </si>