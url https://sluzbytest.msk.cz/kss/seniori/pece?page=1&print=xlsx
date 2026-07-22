--- v3 (2026-05-08)
+++ v4 (2026-07-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="472">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="475">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>A/SS</t>
   </si>
   <si>
     <t>Třinec</t>
   </si>
   <si>
     <t>Kaštanová 268, 73961 Třinec, 558 309 101</t>
   </si>
   <si>
     <t>Adámkova vila, Domov se zvláštním režimem, z. ú.</t>
   </si>
   <si>
     <t>Raškovice</t>
   </si>
   <si>
@@ -1428,50 +1428,59 @@
     <t>Komplexní domácí péče Hestia s.r.o. - pečovatelská služba</t>
   </si>
   <si>
     <t>Albrechtice, Havířov, Horní Bludovice, Horní Suchá, Těrlicko</t>
   </si>
   <si>
     <t>Dlouhá třída 1510/18d, 73601 Havířov, 603 472 765</t>
   </si>
   <si>
     <t>Průběžná 6249/80, 70800 Ostrava, 555 131 660</t>
   </si>
   <si>
     <t>Charita Odry</t>
   </si>
   <si>
     <t>Březová, Budišov nad Budišovkou, Čermná ve Slezsku, Fulnek, Heřmanice u Oder, Heřmánky, Jakubčovice nad Odrou, Kružberk, Luboměř, Mankovice, Melč, Moravice, Nové Lublice, Odry, Radkov, Spálov, Staré Těchanovice, Svatoňovice, Větřkovice, Vítkov, Vražné, Vrchy</t>
   </si>
   <si>
     <t>Hranická 162/36, 74235 Odry, 604 645 350</t>
   </si>
   <si>
     <t>Město Nový Jičín</t>
   </si>
   <si>
     <t>Bartošovice, Bernartice nad Odrou, Hladké Životice, Hodslavice, Hostašovice, Jeseník nad Odrou, Kunín, Libhošť, Mořkov, Nový Jičín, Rybí, Sedlnice, Starý Jičín, Suchdol nad Odrou, Šenov u Nového Jičína, Životice u Nového Jičína</t>
+  </si>
+  <si>
+    <t>Charita Studénka</t>
+  </si>
+  <si>
+    <t>Albrechtičky, Bílov, Bílovec, Bítov, Bravantice, Jistebník, Kujavy, Pustějov, Slatina, Studénka, Tísek, Velké Albrechtice</t>
+  </si>
+  <si>
+    <t>Malá strana 946, 74213 Studénka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1788,54 +1797,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C224"/>
+  <dimension ref="A1:C225"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C224" sqref="C224"/>
+      <selection activeCell="C225" sqref="C225"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -4263,50 +4272,61 @@
       </c>
       <c r="C222" s="2" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="2" t="s">
         <v>467</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>468</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>471</v>
       </c>
       <c r="C224" s="2" t="s">
         <v>177</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="B225" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>474</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>