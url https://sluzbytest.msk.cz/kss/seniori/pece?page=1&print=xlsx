--- v4 (2026-07-22)
+++ v5 (2026-09-05)
@@ -200,51 +200,51 @@
   <si>
     <t>Denní stacionář pro seniory</t>
   </si>
   <si>
     <t>Opava</t>
   </si>
   <si>
     <t>Kylešovská 777/4, 74601 Opava, 553 710 915</t>
   </si>
   <si>
     <t>Denní stacionář pro seniory Odry</t>
   </si>
   <si>
     <t>Odry</t>
   </si>
   <si>
     <t>Hranická 163/34, 74235 Odry, 732 472 855, Hranická 1110/32, 74235 Odry, 732 472 855</t>
   </si>
   <si>
     <t>Diakonie ČCE středisko v Rýmařově</t>
   </si>
   <si>
     <t>Břidličná, Dolní Moravice, Horní Město, Jiříkov, Rýmařov, Ryžoviště, Stará Ves, Tvrdkov, Velká Štáhle</t>
   </si>
   <si>
-    <t>Lidická 1328/14, 79501 Rýmařov, 554 211 294</t>
+    <t>třída Hrdinů 785/48, 79501 Rýmařov, 554 211 294</t>
   </si>
   <si>
     <t>Dolní Moravice</t>
   </si>
   <si>
     <t>Dolní Moravice 25, 79501 Rýmařov, 554 230 501</t>
   </si>
   <si>
     <t>Domov Bílá Opava, příspěvková organizace</t>
   </si>
   <si>
     <t>Rooseveltova 878/3, 74601 Opava, 553 712 183, Rybářská 545/27, 74601 Opava, 553 712 183</t>
   </si>
   <si>
     <t>Domov Čujkovova, Ostrava-Zábřeh, příspěvková organiazace</t>
   </si>
   <si>
     <t>Čujkovova 1717, 70030 Ostrava, 596 745 477</t>
   </si>
   <si>
     <t>Domov Čujkovova, Ostrava-Zábřeh, příspěvková organizace</t>
   </si>
   <si>
     <t>Domov Duha, příspěvková organizace</t>
   </si>
@@ -659,51 +659,51 @@
   <si>
     <t>Bartošovice, Bernartice nad Odrou, Hladké Životice, Hodslavice, Hostašovice, Jeseník nad Odrou, Kunín, Libhošť, Mořkov, Nový Jičín, Rybí, Sedlnice, Starý Jičín, Suchdol nad Odrou, Šenov u Nového Jičína</t>
   </si>
   <si>
     <t>Dlouhá 1865/44, 74101 Nový Jičín, 775 276 254</t>
   </si>
   <si>
     <t>Gerontocentrum ČČK</t>
   </si>
   <si>
     <t>Střelniční 257/3, 73701 Český Těšín, 558 711 999</t>
   </si>
   <si>
     <t>Hospic sv. Lukáše - odlehčovací služby</t>
   </si>
   <si>
     <t>Charvátská 785/8, 70030 Ostrava, 599 508 505</t>
   </si>
   <si>
     <t>Charitní asistence</t>
   </si>
   <si>
     <t>Albrechtice, Český Těšín, Dolní Domaslavice, Dolní Tošanovice, Hnojník, Horní Bludovice, Horní Domaslavice, Horní Suchá, Horní Tošanovice, Chotěbuz, Komorní Lhotka, Petrovice u Karviné, Ropice, Soběšovice, Stonava, Těrlicko, Třanovice, Vělopolí</t>
   </si>
   <si>
-    <t>Mírová 1684/8, 73701 Český Těšín, 735 792 271</t>
+    <t>Hrabinská 458/33, 73701 Český Těšín, 735 792 271</t>
   </si>
   <si>
     <t>Charitní asistenční služba</t>
   </si>
   <si>
     <t>Bocanovice, Bukovec, Bystřice, Dolní Lomná, Horní Lomná, Hrádek, Jablunkov, Košařiska, Milíkov, Mosty u Jablunkova, Návsí, Nýdek, Písečná, Písek, Řeka, Smilovice, Střítež, Třinec, Vendryně</t>
   </si>
   <si>
     <t>Lánská 128, 73961 Třinec, 724 257 219</t>
   </si>
   <si>
     <t>Bordovice, Čeladná, Frenštát pod Radhoštěm, Hukvaldy, Kopřivnice, Kozlovice, Kunčice pod Ondřejníkem, Lichnov, Tichá, Trojanovice, Veřovice</t>
   </si>
   <si>
     <t>Dolní 504, 74401 Frenštát pod Radhoštěm, 731 141 801</t>
   </si>
   <si>
     <t>Charitní domov sv. Mikuláše - Ludgeřovice</t>
   </si>
   <si>
     <t>Ludgeřovice</t>
   </si>
   <si>
     <t>Hlučínská 1330/7a, 74714 Ludgeřovice, 595 020 562</t>
   </si>
@@ -761,51 +761,51 @@
   <si>
     <t>Hodslavice, Kopřivnice, Mořkov, Příbor, Rybí, Štramberk, Veřovice, Závišice, Ženklava, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Štefánikova 1163/12, 74221 Kopřivnice, 722 923 076</t>
   </si>
   <si>
     <t>Charitní pečovatelská služba</t>
   </si>
   <si>
     <t>Andělská Hora, Bílčice, Bruntál, Břidličná, Dětřichov nad Bystřicí, Dlouhá Stráň, Dolní Moravice, Dvorce, Horní Benešov, Horní Město, Horní Životice, Jiříkov, Karlova Studánka, Karlovice, Křišťanovice, Leskovec nad Moravicí, Lomnice, Ludvíkov, Malá Morávka, Malá Štáhle, Mezina, Milotice nad Opavou, Moravskoslezský Kočov, Nová Pláň, Nové Heřminovy, Oborná, Razová, Roudno, Rudná pod Pradědem, Rýmařov, Ryžoviště, Stará Ves, Staré Heřminovy, Staré Město, Světlá Hora, Svobodné Heřmanice, Široká Niva, Tvrdkov, Václavov u Bruntálu, Valšov, Velká Štáhle, Vrbno pod Pradědem</t>
   </si>
   <si>
     <t>čp. 56, 79336 Malá Morávka, 734 264 332</t>
   </si>
   <si>
     <t>Baška, Bílá, Bruzovice, Dobrá, Dobratice, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Janovice, Kaňovice, Lhotka, Lučina, Malenovice, Metylovice, Nižní Lhoty, Nošovice, Ostravice, Palkovice, Paskov, Pazderna, Pržno, Pstruží, Raškovice, Řepiště, Sedliště, Staré Hamry, Staré Město, Staříč, Sviadnov, Žabeň</t>
   </si>
   <si>
     <t>Beskydská 124, 73801 Frýdek-Místek, 731 133 020</t>
   </si>
   <si>
     <t>Albrechtice, Český Těšín, Dolní Domaslavice, Dolní Tošanovice, Havířov, Hnojník, Horní Bludovice, Horní Domaslavice, Horní Suchá, Horní Tošanovice, Chotěbuz, Karviná, Komorní Lhotka, Petrovice u Karviné, Ropice, Soběšovice, Stonava, Těrlicko, Třanovice, Vělopolí</t>
   </si>
   <si>
-    <t>Mírová 1684/8, 73701 Český Těšín, 734 300 828</t>
+    <t>Hrabinská 458/33, 73701 Český Těšín, 734 300 828</t>
   </si>
   <si>
     <t>Bocanovice, Bukovec, Dolní Lomná, Horní Lomná, Hrádek, Hrčava, Jablunkov, Košařiska, Milíkov, Mosty u Jablunkova, Návsí, Písečná, Písek</t>
   </si>
   <si>
     <t>Alej míru 118, 73991 Jablunkov, 731 489 675</t>
   </si>
   <si>
     <t>Albrechtičky, Bartošovice, Bílov, Jistebník, Pustějov, Studénka, Velké Albrechtice</t>
   </si>
   <si>
     <t>Malá strana 460, 74213 Studénka, 556 400 066, 608 535 651</t>
   </si>
   <si>
     <t>Hošťálkovy, Krasov, Krnov, Liptaň, Rusín, Slezské Rudoltice, Třemešná, Úvalno, Zátor</t>
   </si>
   <si>
     <t>Charitní pečovatelská služba v rodinách - Hlučín</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Hať, Hlučín, Kozmice, Kravaře, Ludgeřovice, Markvartovice, Ostrava, Píšť, Šilheřovice, Vřesina, Závada</t>
   </si>
   <si>
     <t>U Bašty 275/3, 74801 Hlučín, 603 502 753</t>
   </si>