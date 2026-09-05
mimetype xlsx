--- v2 (2026-03-23)
+++ v3 (2026-09-05)
@@ -38,51 +38,51 @@
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Dluhové poradenství</t>
   </si>
   <si>
     <t>Budišov nad Budišovkou, Fulnek, Odry, Vítkov</t>
   </si>
   <si>
     <t>Partyzánská 229, 74787 Budišov nad Budišovkou, Masarykova 388, 74245 Fulnek, Hranická 1113/48, 74235 Odry, 604 645 378, Komenského 169, 74901 Vítkov</t>
   </si>
   <si>
     <t>Charitní poradna</t>
   </si>
   <si>
     <t>Český Těšín, Horní Bludovice, Horní Suchá, Horní Tošanovice, Komorní Lhotka, Ropice, Soběšovice, Těrlicko</t>
   </si>
   <si>
-    <t>Hrabinská 458/33, 73701 Český Těšín 1, 603 287 231</t>
+    <t>Jablunkovská 997/84, 73701 Český Těšín 1, 734 796 858</t>
   </si>
   <si>
     <t>Občanská poradna Opava</t>
   </si>
   <si>
     <t>Opava, Slavkov</t>
   </si>
   <si>
     <t>Kylešovská 835/10, 74601 Opava, 731 316 552, Zámecká 156, 74757 Slavkov u Opavy, 731 316 552</t>
   </si>
   <si>
     <t>OBČANSKÁ PORADNA Karviná</t>
   </si>
   <si>
     <t>Karviná</t>
   </si>
   <si>
     <t>Havířská 1189/31, 73506 Karviná, 734 645 272, V Aleji 435/12, 73401 Karviná 4, 734 645 272</t>
   </si>
   <si>
     <t>občanská poradna Lexikona</t>
   </si>
   <si>
     <t>Krnov</t>
   </si>
@@ -155,60 +155,60 @@
   <si>
     <t>Františka Formana 251/13, 70030 Ostrava, 731 625 840</t>
   </si>
   <si>
     <t>Adámkova vila, Osobní asistence, z.ú.</t>
   </si>
   <si>
     <t>Dobrá, Dobratice, Krásná, Morávka, Nošovice, Pražmo, Raškovice, Vyšní Lhoty</t>
   </si>
   <si>
     <t>Raškovice 28, 73904 Pražmo, 730 820 129</t>
   </si>
   <si>
     <t>Asistenční služba</t>
   </si>
   <si>
     <t>Sokolovská 1761/36, 73506 Karviná, 773 494 545</t>
   </si>
   <si>
     <t>Diakonie ČCE středisko v Rýmařově</t>
   </si>
   <si>
     <t>Břidličná, Dolní Moravice, Horní Město, Jiříkov, Rýmařov, Ryžoviště, Stará Ves, Tvrdkov, Velká Štáhle</t>
   </si>
   <si>
-    <t>Lidická 1328/14, 79501 Rýmařov, 554 211 294</t>
+    <t>třída Hrdinů 785/48, 79501 Rýmařov, 554 211 294</t>
   </si>
   <si>
     <t>Charitní asistence</t>
   </si>
   <si>
     <t>Albrechtice, Český Těšín, Dolní Domaslavice, Dolní Tošanovice, Hnojník, Horní Bludovice, Horní Domaslavice, Horní Suchá, Horní Tošanovice, Chotěbuz, Komorní Lhotka, Petrovice u Karviné, Ropice, Soběšovice, Stonava, Těrlicko, Třanovice, Vělopolí</t>
   </si>
   <si>
-    <t>Mírová 1684/8, 73701 Český Těšín, 735 792 271</t>
+    <t>Hrabinská 458/33, 73701 Český Těšín, 735 792 271</t>
   </si>
   <si>
     <t>Charitní asistenční služba</t>
   </si>
   <si>
     <t>Bocanovice, Bukovec, Bystřice, Dolní Lomná, Horní Lomná, Hrádek, Jablunkov, Košařiska, Milíkov, Mosty u Jablunkova, Návsí, Nýdek, Písečná, Písek, Řeka, Smilovice, Střítež, Třinec, Vendryně</t>
   </si>
   <si>
     <t>Lánská 128, 73961 Třinec, 724 257 219</t>
   </si>
   <si>
     <t>Bordovice, Čeladná, Frenštát pod Radhoštěm, Hukvaldy, Kopřivnice, Kozlovice, Kunčice pod Ondřejníkem, Lichnov, Tichá, Trojanovice, Veřovice</t>
   </si>
   <si>
     <t>Dolní 504, 74401 Frenštát pod Radhoštěm, 731 141 801</t>
   </si>
   <si>
     <t>Charitní středisko sv. Anežky České-osobní asistence</t>
   </si>
   <si>
     <t>Budišovice, Hrabyně, Ostrava, Pustá Polom</t>
   </si>
   <si>
     <t>čp. 201, 74767 Hrabyně, 737 558 112</t>
   </si>
@@ -413,51 +413,51 @@
   <si>
     <t>Hodslavice, Kopřivnice, Mořkov, Příbor, Rybí, Štramberk, Veřovice, Závišice, Ženklava, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Štefánikova 1163/12, 74221 Kopřivnice, 722 923 076</t>
   </si>
   <si>
     <t>Charitní pečovatelská služba</t>
   </si>
   <si>
     <t>Andělská Hora, Bílčice, Bruntál, Břidličná, Dětřichov nad Bystřicí, Dlouhá Stráň, Dolní Moravice, Dvorce, Horní Benešov, Horní Město, Horní Životice, Jiříkov, Karlova Studánka, Karlovice, Křišťanovice, Leskovec nad Moravicí, Lomnice, Ludvíkov, Malá Morávka, Malá Štáhle, Mezina, Milotice nad Opavou, Moravskoslezský Kočov, Nová Pláň, Nové Heřminovy, Oborná, Razová, Roudno, Rudná pod Pradědem, Rýmařov, Ryžoviště, Stará Ves, Staré Heřminovy, Staré Město, Světlá Hora, Svobodné Heřmanice, Široká Niva, Tvrdkov, Václavov u Bruntálu, Valšov, Velká Štáhle, Vrbno pod Pradědem</t>
   </si>
   <si>
     <t>čp. 56, 79336 Malá Morávka, 734 264 332</t>
   </si>
   <si>
     <t>Baška, Bílá, Bruzovice, Dobrá, Dobratice, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Janovice, Kaňovice, Lhotka, Lučina, Malenovice, Metylovice, Nižní Lhoty, Nošovice, Ostravice, Palkovice, Paskov, Pazderna, Pržno, Pstruží, Raškovice, Řepiště, Sedliště, Staré Hamry, Staré Město, Staříč, Sviadnov, Žabeň</t>
   </si>
   <si>
     <t>Beskydská 124, 73801 Frýdek-Místek, 731 133 020</t>
   </si>
   <si>
     <t>Albrechtice, Český Těšín, Dolní Domaslavice, Dolní Tošanovice, Havířov, Hnojník, Horní Bludovice, Horní Domaslavice, Horní Suchá, Horní Tošanovice, Chotěbuz, Karviná, Komorní Lhotka, Petrovice u Karviné, Ropice, Soběšovice, Stonava, Těrlicko, Třanovice, Vělopolí</t>
   </si>
   <si>
-    <t>Mírová 1684/8, 73701 Český Těšín, 734 300 828</t>
+    <t>Hrabinská 458/33, 73701 Český Těšín, 734 300 828</t>
   </si>
   <si>
     <t>Bocanovice, Bukovec, Dolní Lomná, Horní Lomná, Hrádek, Hrčava, Jablunkov, Košařiska, Milíkov, Mosty u Jablunkova, Návsí, Písečná, Písek</t>
   </si>
   <si>
     <t>Alej míru 118, 73991 Jablunkov, 731 489 675</t>
   </si>
   <si>
     <t>Albrechtičky, Bartošovice, Bílov, Jistebník, Pustějov, Studénka, Velké Albrechtice</t>
   </si>
   <si>
     <t>Malá strana 460, 74213 Studénka, 556 400 066, 608 535 651</t>
   </si>
   <si>
     <t>Hošťálkovy, Krasov, Krnov, Liptaň, Rusín, Slezské Rudoltice, Třemešná, Úvalno, Zátor</t>
   </si>
   <si>
     <t>Hlubčická 297/3, 79401 Krnov, 554 611 366</t>
   </si>
   <si>
     <t>Charitní pečovatelská služba v rodinách - Hlučín</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Hať, Hlučín, Kozmice, Kravaře, Ludgeřovice, Markvartovice, Ostrava, Píšť, Šilheřovice, Vřesina, Závada</t>
   </si>