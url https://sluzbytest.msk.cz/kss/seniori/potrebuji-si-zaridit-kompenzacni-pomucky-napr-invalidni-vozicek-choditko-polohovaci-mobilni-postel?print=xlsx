--- v3 (2026-05-08)
+++ v4 (2026-09-05)
@@ -38,51 +38,51 @@
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Dluhové poradenství</t>
   </si>
   <si>
     <t>Budišov nad Budišovkou, Fulnek, Odry, Vítkov</t>
   </si>
   <si>
     <t>Partyzánská 229, 74787 Budišov nad Budišovkou, Masarykova 388, 74245 Fulnek, Hranická 1113/48, 74235 Odry, 604 645 378, Komenského 169, 74901 Vítkov</t>
   </si>
   <si>
     <t>Charitní poradna</t>
   </si>
   <si>
     <t>Český Těšín, Horní Bludovice, Horní Suchá, Horní Tošanovice, Komorní Lhotka, Ropice, Soběšovice, Těrlicko</t>
   </si>
   <si>
-    <t>Hrabinská 458/33, 73701 Český Těšín 1, 603 287 231</t>
+    <t>Jablunkovská 997/84, 73701 Český Těšín 1, 734 796 858</t>
   </si>
   <si>
     <t>Občanská poradna</t>
   </si>
   <si>
     <t>Frýdek-Místek</t>
   </si>
   <si>
     <t>Palackého 129, 73801 Frýdek-Místek, 773 173 604</t>
   </si>
   <si>
     <t>Občanská poradna Opava</t>
   </si>
   <si>
     <t>Opava, Slavkov</t>
   </si>
   <si>
     <t>Kylešovská 835/10, 74601 Opava, 731 316 552, Zámecká 156, 74757 Slavkov u Opavy, 731 316 552</t>
   </si>
   <si>
     <t>OBČANSKÁ PORADNA Havířov, oborné sociální poradenství</t>
   </si>
   <si>
     <t>Havířov</t>
   </si>
@@ -260,51 +260,51 @@
   <si>
     <t>Bystřice, Hnojník, Nýdek, Ropice, Střítež, Třinec, Vělopolí, Vendryně</t>
   </si>
   <si>
     <t>Smetanova 523, 73961 Třinec 1, 739 525 242</t>
   </si>
   <si>
     <t>ADP Tikvah při ŽO Ostrava</t>
   </si>
   <si>
     <t>Tovární 732/15, 70900 Ostrava, 596 613 613, 774 420 087</t>
   </si>
   <si>
     <t>Centrum sociálních služeb Český Těšín, příspěvková organizace</t>
   </si>
   <si>
     <t>Sokolovská 1997, 73701 Český Těšín, 737 611 773</t>
   </si>
   <si>
     <t>Diakonie ČCE středisko v Rýmařově</t>
   </si>
   <si>
     <t>Břidličná, Dolní Moravice, Horní Město, Jiříkov, Rýmařov, Ryžoviště, Stará Ves, Tvrdkov, Velká Štáhle</t>
   </si>
   <si>
-    <t>Lidická 1328/14, 79501 Rýmařov, 554 211 294</t>
+    <t>třída Hrdinů 785/48, 79501 Rýmařov, 554 211 294</t>
   </si>
   <si>
     <t>Domy s pečovatelskou službou</t>
   </si>
   <si>
     <t>Petrovice u Karviné</t>
   </si>
   <si>
     <t>Dolní Marklovice 144, 73572 Petrovice u Karviné, 596 361 052, 727 968 257</t>
   </si>
   <si>
     <t>ELIM Ostrava, pečovatelská služba</t>
   </si>
   <si>
     <t>Štramberská 2871/47, 70300 Ostrava, 605 292 993</t>
   </si>
   <si>
     <t>ELIM Stonava, pečovatelská služba</t>
   </si>
   <si>
     <t>Stonava</t>
   </si>
   <si>
     <t>čp. 1080, 73534 Stonava, 731 425 112</t>
   </si>
@@ -329,51 +329,51 @@
   <si>
     <t>Charitní pečovatelská služba</t>
   </si>
   <si>
     <t>Andělská Hora, Bílčice, Bruntál, Břidličná, Dětřichov nad Bystřicí, Dlouhá Stráň, Dolní Moravice, Dvorce, Horní Benešov, Horní Město, Horní Životice, Jiříkov, Karlova Studánka, Karlovice, Křišťanovice, Leskovec nad Moravicí, Lomnice, Ludvíkov, Malá Morávka, Malá Štáhle, Mezina, Milotice nad Opavou, Moravskoslezský Kočov, Nová Pláň, Nové Heřminovy, Oborná, Razová, Roudno, Rudná pod Pradědem, Rýmařov, Ryžoviště, Stará Ves, Staré Heřminovy, Staré Město, Světlá Hora, Svobodné Heřmanice, Široká Niva, Tvrdkov, Václavov u Bruntálu, Valšov, Velká Štáhle, Vrbno pod Pradědem</t>
   </si>
   <si>
     <t>čp. 56, 79336 Malá Morávka, 734 264 332</t>
   </si>
   <si>
     <t>Bordovice, Čeladná, Frenštát pod Radhoštěm, Hukvaldy, Kopřivnice, Kozlovice, Kunčice pod Ondřejníkem, Lichnov, Tichá, Trojanovice, Veřovice</t>
   </si>
   <si>
     <t>Dolní 504, 74401 Frenštát pod Radhoštěm, 731 141 801</t>
   </si>
   <si>
     <t>Baška, Bílá, Bruzovice, Dobrá, Dobratice, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Janovice, Kaňovice, Lhotka, Lučina, Malenovice, Metylovice, Nižní Lhoty, Nošovice, Ostravice, Palkovice, Paskov, Pazderna, Pržno, Pstruží, Raškovice, Řepiště, Sedliště, Staré Hamry, Staré Město, Staříč, Sviadnov, Žabeň</t>
   </si>
   <si>
     <t>Beskydská 124, 73801 Frýdek-Místek, 731 133 020</t>
   </si>
   <si>
     <t>Albrechtice, Český Těšín, Dolní Domaslavice, Dolní Tošanovice, Havířov, Hnojník, Horní Bludovice, Horní Domaslavice, Horní Suchá, Horní Tošanovice, Chotěbuz, Karviná, Komorní Lhotka, Petrovice u Karviné, Ropice, Soběšovice, Stonava, Těrlicko, Třanovice, Vělopolí</t>
   </si>
   <si>
-    <t>Mírová 1684/8, 73701 Český Těšín, 734 300 828</t>
+    <t>Hrabinská 458/33, 73701 Český Těšín, 734 300 828</t>
   </si>
   <si>
     <t>Bocanovice, Bukovec, Dolní Lomná, Horní Lomná, Hrádek, Hrčava, Jablunkov, Košařiska, Milíkov, Mosty u Jablunkova, Návsí, Písečná, Písek</t>
   </si>
   <si>
     <t>Alej míru 118, 73991 Jablunkov, 731 489 675</t>
   </si>
   <si>
     <t>Albrechtičky, Bartošovice, Bílov, Jistebník, Pustějov, Studénka, Velké Albrechtice</t>
   </si>
   <si>
     <t>Malá strana 460, 74213 Studénka, 556 400 066, 608 535 651</t>
   </si>
   <si>
     <t>Hošťálkovy, Krasov, Krnov, Liptaň, Rusín, Slezské Rudoltice, Třemešná, Úvalno, Zátor</t>
   </si>
   <si>
     <t>Hlubčická 297/3, 79401 Krnov, 554 611 366</t>
   </si>
   <si>
     <t>Charitní pečovatelská služba v rodinách - Hlučín</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Hať, Hlučín, Kozmice, Kravaře, Ludgeřovice, Markvartovice, Ostrava, Píšť, Šilheřovice, Vřesina, Závada</t>
   </si>