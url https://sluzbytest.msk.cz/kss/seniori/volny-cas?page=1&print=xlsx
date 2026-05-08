--- v1 (2026-03-23)
+++ v2 (2026-05-08)
@@ -191,51 +191,51 @@
   <si>
     <t>Paskov</t>
   </si>
   <si>
     <t>Nádražní 2, 73921 Paskov, 733 676 613</t>
   </si>
   <si>
     <t>Domov Vesalius, z. ú.</t>
   </si>
   <si>
     <t>Sušilova 1751/1, 74601 Opava 1, 597 457 877, 608 414 993</t>
   </si>
   <si>
     <t>Odlehčovací služba Ondrášek</t>
   </si>
   <si>
     <t>Čavisov, Dolní Lhota, Horní Lhota, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
     <t>Volgogradská 2633/2, 70030 Ostrava, Gurťjevova 459/11, 70030 Ostrava, 602 233 037</t>
   </si>
   <si>
     <t>Odlehčovací služby</t>
   </si>
   <si>
-    <t>Bílá, Čeladná, Dobrá, Frýdlant nad Ostravicí, Janovice, Kozlovice, Kunčice pod Ondřejníkem, Lhotka, Malenovice, Metylovice, Ostravice, Pržno, Pstruží, Staré Hamry</t>
+    <t>Bílá, Čeladná, Dobrá, Frýdlant nad Ostravicí, Janovice, Kozlovice, Kunčice pod Ondřejníkem, Lhotka, Malenovice, Metylovice, Ostravice, Paskov, Pržno, Pstruží, Staré Hamry</t>
   </si>
   <si>
     <t>Náměstí 6, 73911 Frýdlant nad Ostravicí, 603 980 386</t>
   </si>
   <si>
     <t>Pohoda</t>
   </si>
   <si>
     <t>TABITA Český Těšín, odlehčovací služby</t>
   </si>
   <si>
     <t>Albrechtice, Český Těšín, Horní Suchá, Chotěbuz, Těrlicko</t>
   </si>
   <si>
     <t>Třanovského 1758/10, 73701 Český Těšín 1, 739 525 242</t>
   </si>
   <si>
     <t>TABITA Jablunkov, odlehčovací služby</t>
   </si>
   <si>
     <t>Bocanovice, Bukovec, Horní Lomná, Hrádek, Jablunkov, Milíkov, Mosty u Jablunkova, Návsí, Písečná, Písek</t>
   </si>
   <si>
     <t>Dukelská 108, 73991 Jablunkov, 558 713 772, 739 525 242</t>
   </si>